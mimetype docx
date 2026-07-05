--- v0 (2026-05-31)
+++ v1 (2026-07-05)
@@ -1,3909 +1,3379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="3D0C0683" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:keepNext w:val="0"/>
         <w:framePr w:hSpace="180" w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="5329" w:y="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="1162968D" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="0E36533A" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="55238DCB" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F0AFDAE" wp14:editId="23B2D587">
             <wp:extent cx="723265" cy="723265"/>
             <wp:effectExtent l="19050" t="0" r="635" b="0"/>
             <wp:docPr id="1" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="723265" cy="723265"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="500387A7" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00084BFC" w:rsidRDefault="00084BFC" w:rsidP="00084BFC">
+    <w:p w14:paraId="3277E284" w14:textId="77777777" w:rsidR="00084BFC" w:rsidRDefault="00084BFC" w:rsidP="00084BFC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>_______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="3C39BB6B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РЕШЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="0DD7CD11" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="2AE2CCCF" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="59D7ED8D" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>от 17 августа 2010 года                                                                                  № 58</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="4BC11795" w14:textId="5452EF29" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(в ред. Решений от 26.10.2010 № 81, от 10.04.2018 № 17, от 18.07.2023 № 33,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от 14.11.2023 № 74, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F27A22">
+        <w:t>от 14.11.2023 № 74, от 13.02.2024 № 13</w:t>
+      </w:r>
+      <w:r w:rsidR="007C6854">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>, от 01.06.2026 №28</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> 13.02.2024 № 13)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B29568" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="631A8E4C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О принятии Положения «О гербе и флаге внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна» в новой редакции</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="0CD1D972" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(наименование в ред. Решения от 18.07.2023 № 33)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="698FAA1A" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="477D906B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
-[...23 lines deleted...]
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="50776284" w14:textId="25A84EA1" w:rsidR="007C6854" w:rsidRDefault="00F27A22" w:rsidP="007C6854">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В соответствии с </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6854">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Уставом внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78822224" w14:textId="564D436B" w:rsidR="007C6854" w:rsidRPr="007C6854" w:rsidRDefault="007C6854" w:rsidP="007C6854">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C6854">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>преамбула в редакции решения от 01.06.2026 №28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB6A22B" w14:textId="77777777" w:rsidR="007C6854" w:rsidRDefault="007C6854" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D8821C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>МУНИЦИПАЛЬНЫЙ СОВЕТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="5E0412FC" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РЕШИЛ:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="5D592AD5" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="40CD0CB0" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Принять Положение «О гербе и флаге внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна» в новой редакции согласно Приложению № 1 к настоящему Решению.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="156C9794" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>(пункт 1 в ред. Решения от 18.07.2023 № 33)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="01FFC1DD" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Решение Муниципального Совета Муниципального образования поселок Стрельна от 06.04.2010 г. № 28 считать утратившим силу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="4BBCFE7F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Настоящее решение вступает в силу со дня официального опубликования (обнародования).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+    <w:p w14:paraId="2C7C255B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F27A22">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Контроль за</w:t>
+        <w:t>Контроль за исполнением настоящего решения возложить на заместителя Главы Муниципального образования поселок Стрельна Симонову Н.И.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B1EF06" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122B804A" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E558D2" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8D4422" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава Муниципального образования -</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7BB001" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Председатель Муниципального</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сове</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>        С.В. Крюков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D6698A" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D9B9478" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение 1 к Решению</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349BA86B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Муниципального Совета</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5298EF21" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>МО пос. Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="501AB228" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№  58 от 17.08. 2010 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B319B53" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29207D1F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5760" w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6CCA0E" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Положение</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>«О гербе и флаге внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9052FB" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(наименование в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CC1D22" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8672CD" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1. Герб внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EEE6F5" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(раздел 1 в ред. Решения от 13.02.2024 № 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361F1F98" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.1. Геральдическое описание герба: «В лазоревом поле серебряные морской якорь в левую перевязь и стрела острием вверх, положенные накрест, сопровождаемые во главе золотой звездой о пяти лучах. Девиз «ПРЯМО И ВЕРНО» начертан на зеленой ленте золотом» (приложение № 1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="630BD4D8" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Стороны в геральдике определяются от лица, держащего щит.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F15F60" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.2. Воспроизведение герба внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна допускается в цветном и черно-белом вариантах, в плоскостном и объемном изображении, в различной технике исполнения и из разных материалов, различных размеров, но с сохранением установленных пропорций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61E4B7D8" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.3. Изображение герба внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна размещается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E6DCEBC" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на здании Муниципального Совета и Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A0C009" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в зале заседаний Муниципального Совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F40CE3" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на печатях Муниципального Совета и Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579F1E6E" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на бланках Главы внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна, Муниципального Совета, Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5F441F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на официальных печатных изданиях, учрежденных Муниципальным Советом и Местной администрацией внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C50AC9" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на грамотах, дипломах и других документах, учрежденных органами местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3BC3B1" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.4. Официальное использование герба внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна осуществляется путем размещения его изображения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58CF551C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на печатях, штампах, бланках органов местного самоуправления внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна (далее – органы местного самоуправления);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2500FE06" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на печатях, штампах, бланках муниципальных учреждений и предприятий, подведомственных органам местного самоуправления внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна (далее – муниципальные учреждения и предприятия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321DE068" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на фасадах зданий, в которых расположены органы местного самоуправления, муниципальные учреждения и предприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F36C069" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в рабочих кабинетах руководителей органов местного самоуправления, руководителей муниципальных учреждений и предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328052B0" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>- на нагрудном знаке депутата Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF0FBE8" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на бланках правовых актов, принимаемых органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFCE88B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на личных бланках, штампах и визитных карточках депутатов Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна, руководителей органов местного самоуправления, руководителей муниципальных учреждений и предприятий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337200AD" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на официальных печатных издания внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3790C111" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на наградах и документах, удостоверяющих присвоение звания «Почетный житель муниципального образования»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474B894F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на удостоверениях депутатов Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна, руководителей органов местного самоуправления, должностных лиц органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DF7743" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на титульных листах печатных изданий, учрежденных органами местного самоуправления, официальных сайтах органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EF1DD5" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на визитных карточках лиц, замещающих должности муниципальной службы в органах местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A583BB5" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в качестве праздничного оформления территории внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна во время проведения фестивалей, праздничных и спортивных мероприятий, организуемых органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F78BF6" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- на сувенирной продукции, используемой во время проведения мероприятий, организуемых органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C123ED" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- иные случаи официального воспроизведения изображения герба Муниципального образования определяются правовыми актами представительного органа местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208C007C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>1.5. Не допускается изготовление и использование печатей и бланков с воспроизведением герба внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна физическими и юридическими лицами, за исключением муниципальных учреждений и предприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FB502B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053F412A" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2. Флаг Муниципального образования поселок Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B39CEE" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13984AE7" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.1. Флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна представляет собой прямоугольное полотнище синего цвета с соотношением сторон 2:3, воспроизводящее символику герба внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна в синем, белом и желтом цветах (приложение № 2). Обратная сторона флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна является зеркальным отображением его лицевой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547E3DBC" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.1 в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A132985" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.2. При воспроизведении флага должно быть обеспечено его соответствие описанию и изображению согласно приложению № 2. Допускается воспроизведение флага различных размеров, из различных материалов и в виде вымпела при условии его соответствия описанию и пропорциям, установленным </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. 2.1 настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2C8D17" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.3. Флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна может устанавливаться на зданиях, в которых расположены органы местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="742D608D" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.3 в ред. Решений от 10.04.2018 № 17, от 14.11.2023 № 74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BDE0014" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.3.1. Флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна поднимается (устанавливается):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5C6AC" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(абзац первый в ред. Решения от 14.11.2023 № 74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E93924B" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в зале заседаний Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6030F7" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(абзац второй в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B437F52" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в рабочих кабинетах руководителей органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777855E9" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>- в иных случаях, определенных правовыми актами представительного органа местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E84C5C7" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.3.1 введен Решением от 10.04.2018 № 17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A44022" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.3.2. Флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна может быть поднят (установлен) во время публичных слушаний, официальных мероприятий, проводимых органами местного самоуправления, торжественных церемоний и иных торжественных мероприятий, проводимых органами местного самоуправления, общественными объединениями, предприятиями, учреждениями и организациями независимо от форм собственности, при проведении собраний, митингов, демонстраций, пикетирования и других гражданских и политических акций, а также во время семейных и иных негосударственных торжественных мероприятий</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063D0DDB" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.3.2 введен Решением от 10.04.2018 № 17, в ред. Решения от 14.11.2023 № 74)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F493231" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.4. В дни государственных праздников Российской Федерации и в День Стрельны, а также в других случаях по указанию Главы Муниципального образования, исполняющего полномочия председателя Муниципального Совета флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна может вывешиваться одновременно с флагами Российской Федерации и Санкт-Петербурга на зданиях предприятий, учреждений и организаций, а также жилых домах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6617855F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.4 в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F648C37" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2.5. При одновременном подъеме (размещении) флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна и Государственного флага Российской Федерации, флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна располагается справа от Государственного флага Российской Федерации (с точки зрения стоящего лицом к флагам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F63F9BD" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При одновременном подъеме (размещении) флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна и флага Санкт-Петербурга, флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна располагается справа от флага Санкт-Петербурга (с точки зрения стоящего лицом к флагам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7970A6BE" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При одновременном подъеме (размещении) флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна, Государственного флага Российской Федерации и флага Санкт-Петербурга, Государственный флаг Российской Федерации располагается в центре, а </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна - слева от центра (с точки зрения стоящего лицом к флагам).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B9B41E" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>При одновременном подъёме (размещении) чётного числа флагов (но более двух), Государственный флаг Российской Федерации располагается слева от центра (если стоять к флагам лицом). Справа от Государственного флага Российской Федерации располагается флаг Санкт-Петербурга, слева от Государственного флага Российской Федерации располага</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ется флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна; справа от флага Санкт-Петербурга располагается флаг иного муниципального образования, общественного объединения, либо предприятия, учреждения или организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3FCEB8" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Размер полотнища флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна не может превышать размеры </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>полотнищ</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поднятых (установленных) рядом с ним Государственного флага Российской Федерации (или иного государственного флага), флага Санкт-Петербурга (или флага иного субъекта Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36EA515F" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Флаг внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна не может располагаться выше поднятых (</w:t>
+      </w:r>
+      <w:r w:rsidR="00032F0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>установленных) рядом с ним Госу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дарственного флага Российской Федерации (или иного государственного флага), флага Санкт-Петербурга (или флага иного субъекта Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56406BF9" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 2.5 в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="007B0DB9" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCA12A8" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3. Контроль за правильностью воспроизведения и использования герба и флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623A5D18" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(наименование раздела 3 в ред. Решения от 13.02.2024 № 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7412518C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCF58B3" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Контроль за правильностью воспроизведения и использования герба и флага внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна возлагается на Главу Муниципального образования, исполняющего полномочия председателя Муниципального Совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168ABA26" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 3.1 в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631405AA" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>3.2. Надругательство над гербом и флагом внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна влечет ответственность в соответствии с действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122A3E00" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 3.2 в ред. Решения от 18.07.2023 № 33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79994769" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRPr="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00F27A22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F27A22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085576F1" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C0AF53" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6812F0B2" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A8CBEF" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA45F8D" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF261E4" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA22E1C" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24CFD08D" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="538065BF" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCC36E3" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58628EE3" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58106E02" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="095930E0" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB4B54D" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="589C2017" w14:textId="77777777" w:rsidR="00F27A22" w:rsidRDefault="00F27A22" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7887F961" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1376F514" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5670" w:hanging="24"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>к Положению «О гербе и флаге Муниципального образования поселок Стрельна»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A4B70A" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B0ECC02" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B5263D" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> исполнением настоящего решения возложить на заместителя Главы Муниципального образования поселок Стрельна Симонову Н.И.</w:t>
-[...2995 lines deleted...]
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+        <w:t>Изображение герба Муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D88F73B" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Изображение герба Муниципального образования</w:t>
-[...10 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>поселок Стрельна</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A81830E" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="598"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758D63C9" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C39FC99" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="679C46AE" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="71507DE4" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EB6634D" wp14:editId="560C50D8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>114300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-1282700</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="6612255" cy="4973320"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-62" y="0"/>
                 <wp:lineTo x="-62" y="21512"/>
                 <wp:lineTo x="21594" y="21512"/>
                 <wp:lineTo x="21594" y="0"/>
                 <wp:lineTo x="-62" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="4" name="Рисунок 4" descr="герб без рамки"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3921,597 +3391,598 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6612255" cy="4973320"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="37FA7742" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="1EBDFA51" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="7938B902" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="101E7BCA" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="7C7FA3CF" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="47BC3B94" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="1B466E84" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="780A77F2" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="44A86F62" w14:textId="77777777" w:rsidR="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
-[...12 lines deleted...]
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="0CC5CECF" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="25"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B9B8443" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="382DC67F" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="4F24CCE7" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="51D5A0CB" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="0B8674A6" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="4035C32B" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="698D31AB" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="68B76049" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="5DF5B153" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="35A0B111" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="70B5B2F0" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="059E9242" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="2F5DA533" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="36976A59" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
+    <w:p w14:paraId="69D7A37C" w14:textId="77777777" w:rsidR="00032F0B" w:rsidRDefault="00032F0B" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="10A7AD02" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Приложение № 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="0BA4DADB" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>к Положению «О гербе и флаге Муниципального образования поселок Стрельна»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="4E6CAEB7" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="3A77944C" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5670"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="1880FE14" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Изображение флага Муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="27A01045" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>поселок Стрельна</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="429CFA16" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
+    <w:p w14:paraId="1B3301B9" w14:textId="77777777" w:rsidR="00C31283" w:rsidRPr="00C31283" w:rsidRDefault="00C31283" w:rsidP="00C31283">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="598"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31283">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CD0EDD" w:rsidRDefault="00C31283">
+    <w:p w14:paraId="0ED5E6FC" w14:textId="77777777" w:rsidR="00CD0EDD" w:rsidRDefault="00C31283">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31866070" wp14:editId="0B2E66BB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-76835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>483870</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5929630" cy="3948430"/>
             <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-69" y="0"/>
                 <wp:lineTo x="-69" y="21468"/>
                 <wp:lineTo x="21581" y="21468"/>
                 <wp:lineTo x="21581" y="0"/>
                 <wp:lineTo x="-69" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="5" name="Рисунок 5" descr="флаг согласованный"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -4540,93 +4011,93 @@
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CD0EDD" w:rsidSect="00CD0EDD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="157F64CD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACEA2FC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4695,51 +4166,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="162673DC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4216CA24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4808,51 +4279,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F692E47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2C652A4"/>
     <w:lvl w:ilvl="0" w:tplc="38DA67EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4899,51 +4370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26E319E7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BE008EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5012,51 +4483,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C335613"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F6688D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5125,51 +4596,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74536A53"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93629F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5238,310 +4709,559 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="119225275">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1987275125">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1535774356">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1525900466">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1490094354">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1654487550">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="95"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C31283"/>
     <w:rsid w:val="000128DB"/>
     <w:rsid w:val="00032F0B"/>
     <w:rsid w:val="00084BFC"/>
+    <w:rsid w:val="000E57D5"/>
     <w:rsid w:val="00225F7A"/>
+    <w:rsid w:val="007C6854"/>
     <w:rsid w:val="00C31283"/>
     <w:rsid w:val="00CD0EDD"/>
     <w:rsid w:val="00D82749"/>
     <w:rsid w:val="00DD42D3"/>
     <w:rsid w:val="00F27A22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="19191205"/>
+  <w15:docId w15:val="{3515C126-B872-4CC2-B841-E09560993778}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CD0EDD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C31283"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C31283"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
@@ -5697,51 +5417,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000128DB"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="578292404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1005091549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6035,66 +5755,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2026</Words>
-  <Characters>11553</Characters>
+  <Words>2042</Words>
+  <Characters>11641</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
+  <Lines>97</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13552</CharactersWithSpaces>
+  <CharactersWithSpaces>13656</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>