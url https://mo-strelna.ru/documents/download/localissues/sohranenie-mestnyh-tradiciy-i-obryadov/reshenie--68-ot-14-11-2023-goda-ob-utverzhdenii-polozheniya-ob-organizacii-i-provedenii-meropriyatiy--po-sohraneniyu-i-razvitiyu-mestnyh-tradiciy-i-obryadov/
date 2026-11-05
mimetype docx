--- v0 (2026-06-14)
+++ v1 (2026-11-05)
@@ -1,192 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F332F6" w:rsidRDefault="00F332F6" w:rsidP="009D677A">
+    <w:p w14:paraId="27FB844C" w14:textId="77777777" w:rsidR="00F332F6" w:rsidRDefault="00F332F6" w:rsidP="009D677A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D677A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4341CFED" wp14:editId="4ED28BD7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2205990</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-273685</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1209675" cy="971550"/>
             <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Рисунок 0"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 0" descr="стрельна.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="10644" t="18628" r="17505" b="23713"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="971550"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
-                        <a14:shadowObscured xmlns="" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EF2F3F" w:rsidRPr="009D677A" w:rsidRDefault="00EF2F3F" w:rsidP="009D677A">
+    <w:p w14:paraId="770F1832" w14:textId="77777777" w:rsidR="00EF2F3F" w:rsidRPr="009D677A" w:rsidRDefault="00EF2F3F" w:rsidP="009D677A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EF2F3F" w:rsidRPr="009D677A" w:rsidRDefault="00EF2F3F" w:rsidP="009D677A">
+    <w:p w14:paraId="19202609" w14:textId="77777777" w:rsidR="00EF2F3F" w:rsidRPr="009D677A" w:rsidRDefault="00EF2F3F" w:rsidP="009D677A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A51831" w:rsidRDefault="00A51831" w:rsidP="009D677A">
+    <w:p w14:paraId="015FE218" w14:textId="77777777" w:rsidR="00A51831" w:rsidRDefault="00A51831" w:rsidP="009D677A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A54559" w:rsidRPr="009D677A" w:rsidRDefault="00A54559" w:rsidP="009D677A">
+    <w:p w14:paraId="56715662" w14:textId="77777777" w:rsidR="00A54559" w:rsidRPr="009D677A" w:rsidRDefault="00A54559" w:rsidP="009D677A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRPr="0094271E" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="550BD920" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="0094271E" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0094271E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">МУНИЦИПАЛЬНЫЙ СОВЕТ ВНУТРИГОРОДСКОГО МУНИЦИПАЛЬНОГО ОБРАЗОВАНИЯ ГОРОДА ФЕДЕРАЛЬНОГО ЗНАЧЕНИЯ САНКТ-ПЕТЕРБУРГА ПОСЕЛОК СТРЕЛЬНА </w:t>
       </w:r>
       <w:r w:rsidRPr="0094271E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -196,261 +196,305 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="0094271E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="0094271E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> СОЗЫВА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRPr="0094271E" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="429578AA" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="0094271E" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRPr="00323CBA" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="7B42FC01" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="00323CBA" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:wordWrap w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00323CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="53CAA1EE" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                     </w:t>
       </w:r>
       <w:r w:rsidRPr="00323CBA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РЕШЕНИЕ</w:t>
       </w:r>
       <w:r w:rsidR="00233F07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00EC0DCD">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1FB31323" w14:textId="77777777" w:rsidR="00294852" w:rsidRDefault="00294852" w:rsidP="00EC0DCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>от </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>14 ноября</w:t>
+      </w:r>
+      <w:r w:rsidR="0092460A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>2023 года</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC0DCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C74">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB3B425" w14:textId="77777777" w:rsidR="00284C96" w:rsidRDefault="00284C96" w:rsidP="00EC0DCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A175F7B" w14:textId="6BC47A98" w:rsidR="00284C96" w:rsidRPr="00284C96" w:rsidRDefault="00284C96" w:rsidP="00284C96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294852">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>от </w:t>
-[...90 lines deleted...]
-    <w:p w:rsidR="00650C68" w:rsidRPr="00B54430" w:rsidRDefault="00AF3FE0" w:rsidP="00B54430">
+        <w:t>(в редакции решения от 28.03.2024 №24, от 01.10.2026 №44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F1D9DE" w14:textId="2142D223" w:rsidR="00650C68" w:rsidRPr="00B54430" w:rsidRDefault="00AF3FE0" w:rsidP="00284C96">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="274" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="278" w:lineRule="atLeast"/>
-        <w:ind w:right="2" w:firstLine="567"/>
+        <w:ind w:right="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidR="00EF59FC">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>б</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -508,111 +552,111 @@
         </w:rPr>
         <w:t xml:space="preserve"> о</w:t>
       </w:r>
       <w:r w:rsidR="00A91090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>рганизации</w:t>
       </w:r>
       <w:r w:rsidR="00B54430">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r w:rsidR="00A91090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>проведении мероприятий </w:t>
+        <w:t>проведении мероприятий</w:t>
       </w:r>
       <w:r w:rsidR="00B54430">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A91090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>по</w:t>
       </w:r>
       <w:r w:rsidR="00B54430">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A91090">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>сохранению и развитию местных традиций и обрядов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00650C68" w:rsidP="00650C68">
+    <w:p w14:paraId="603FDD4F" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00650C68" w:rsidP="00650C68">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="0D19FA5E" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В соответствии с Закон</w:t>
       </w:r>
       <w:r w:rsidR="00650C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -662,131 +706,131 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>моуправления в Санкт-Петербурге»</w:t>
       </w:r>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00650C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уставом внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00B54430" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="38A69362" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00B54430" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>МУНИЦИПАЛЬНЫЙ СОВЕТ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="6970E905" w14:textId="77777777" w:rsidR="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>РЕШИЛ</w:t>
       </w:r>
       <w:r w:rsidR="00AF3FE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3FE0" w:rsidRPr="00B54430" w:rsidRDefault="00AF3FE0" w:rsidP="00294852">
+    <w:p w14:paraId="2BA85D87" w14:textId="77777777" w:rsidR="00AF3FE0" w:rsidRPr="00B54430" w:rsidRDefault="00AF3FE0" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="002A2510" w:rsidRDefault="00EF59FC" w:rsidP="00294852">
+    <w:p w14:paraId="7518CF6B" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="002A2510" w:rsidRDefault="00EF59FC" w:rsidP="00294852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Утвердить </w:t>
@@ -850,1029 +894,996 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
       <w:r w:rsidR="00650C68" w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>риложением к настоящему решению.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0092460A" w:rsidRPr="0092460A" w:rsidRDefault="00233F07" w:rsidP="0092460A">
+    <w:p w14:paraId="53DA31BB" w14:textId="77777777" w:rsidR="0092460A" w:rsidRPr="0092460A" w:rsidRDefault="00233F07" w:rsidP="0092460A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00233F07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="0092460A" w:rsidRPr="0092460A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">          2. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0092460A" w:rsidRPr="0092460A">
+        <w:t xml:space="preserve">          2. Контроль за исполнением настоящего решения возложить на Главу муниципального образования, исполняющего полномочия председателя Муниципального Совета Беленкова В.Н.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B2C87E" w14:textId="77777777" w:rsidR="0092460A" w:rsidRDefault="0092460A" w:rsidP="0092460A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Контроль за</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="0092460A" w:rsidRPr="0092460A">
+      </w:pPr>
+      <w:r w:rsidRPr="0092460A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполнением настоящего решения возложить на Главу муниципального образования, исполняющего полномочия председателя Муниципального Совета Беленкова В.Н.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="0092460A" w:rsidRDefault="0092460A" w:rsidP="0092460A">
+        <w:t xml:space="preserve">          3.  Настоящее Решение вступает в силу  с момента  официального опубликования (обнародования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09C289C1" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="0092460A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="072B6DE2" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="2823367E" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Глава Муниципального образования,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="69EE4CDF" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>исполняющий</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>исполняющий полномочия председателя</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="760803B0" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> полномочия председателя</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">Муниципального </w:t>
+      </w:r>
+      <w:r w:rsidR="00233F07">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>                                                                                            В.Н. Беленков</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C8280BB" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00294852" w:rsidP="00294852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4536"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00294852" w:rsidP="00294852">
+        <w:br w:type="textWrapping" w:clear="all"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25916146" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294852">
-[...10 lines deleted...]
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    </w:p>
+    <w:p w14:paraId="554D7E04" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="18E83327" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="1EFF0E86" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="39DCFCBA" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="6DD84170" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="1C5345AC" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="41A4A52F" w14:textId="77777777" w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRDefault="00650C68" w:rsidP="00294852">
+    <w:p w14:paraId="6461E3C6" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
+    <w:p w14:paraId="1A6C0BC2" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
+    <w:p w14:paraId="3E0BC960" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00751843" w:rsidP="00294852">
+    <w:p w14:paraId="65392EAE" w14:textId="77777777" w:rsidR="00B54430" w:rsidRDefault="00B54430" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54430" w:rsidRDefault="00B54430" w:rsidP="00294852">
+    <w:p w14:paraId="5DC0BC00" w14:textId="77777777" w:rsidR="00B54430" w:rsidRDefault="00B54430" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B54430" w:rsidRDefault="00B54430" w:rsidP="00294852">
-[...13 lines deleted...]
-    <w:p w:rsidR="00EC0DCD" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="45F93054" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRPr="000824E4" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="03BFE8AD" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="000824E4" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EC0DCD" w:rsidRPr="000824E4" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+    <w:p w14:paraId="744DE65F" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="000824E4" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="5103"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">к решению Муниципального </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Совета </w:t>
+        <w:t xml:space="preserve">к решению Муниципального Совета </w:t>
       </w:r>
       <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>внутригородского</w:t>
       </w:r>
       <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования города федерального значения Санкт-Петербурга</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+      </w:r>
       <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> поселок Стрельна</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000824E4">
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B8BCD2F" w14:textId="77777777" w:rsidR="00EC0DCD" w:rsidRPr="000824E4" w:rsidRDefault="00EC0DCD" w:rsidP="00EC0DCD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                   </w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000824E4">
+        <w:t xml:space="preserve">                                                                                    </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                                    </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000824E4">
+        <w:t xml:space="preserve">  от</w:t>
+      </w:r>
+      <w:r w:rsidR="00233F07">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  от</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00233F07">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BA0C74">
+        <w:t xml:space="preserve">14 ноября </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">14 ноября </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000824E4">
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2023</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> г.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000824E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> г.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000824E4">
+        <w:t xml:space="preserve">№ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA0C74">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">№ </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>68</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="6D4B7BE2" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00650C68" w:rsidRPr="002A2510" w:rsidRDefault="00B54430" w:rsidP="00650C68">
+    <w:p w14:paraId="03DC7807" w14:textId="3CAC7E02" w:rsidR="00650C68" w:rsidRDefault="00B54430" w:rsidP="00650C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Положение об организации и проведении мероприятий  по сохранению и развитию местных традиций и обрядов</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00294852" w:rsidRPr="002A2510" w:rsidRDefault="00650C68" w:rsidP="00650C68">
+        </w:rPr>
+        <w:t>Положение об организации и проведении мероприятий по сохранению и развитию местных традиций и обрядов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="541EFE23" w14:textId="28360D64" w:rsidR="00284C96" w:rsidRPr="00284C96" w:rsidRDefault="00284C96" w:rsidP="00284C96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002A2510">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(в редакции решения от 28.03.2024 №24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, от 01.10.2026 №44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E85559" w14:textId="77777777" w:rsidR="00284C96" w:rsidRPr="002A2510" w:rsidRDefault="00284C96" w:rsidP="00284C96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF55FD0" w14:textId="77777777" w:rsidR="00B54430" w:rsidRPr="002A2510" w:rsidRDefault="00B54430" w:rsidP="00650C68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="002A2510">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F697C0A" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="002A2510" w:rsidRDefault="00650C68" w:rsidP="00650C68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00294852" w:rsidRPr="002A2510">
+      </w:pPr>
+      <w:r w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00294852" w:rsidRPr="002A2510">
+          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> положения</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00294852">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00294852" w:rsidRPr="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t> Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC85E6E" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00284C96" w:rsidRDefault="00294852" w:rsidP="00294852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="4DDB70C9" w14:textId="77777777" w:rsidR="002713C5" w:rsidRPr="00284C96" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294852">
+      <w:r w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>1.1. Настоящее положение разработано в соответствии с Закон</w:t>
       </w:r>
-      <w:r w:rsidR="00650C68">
+      <w:r w:rsidR="00650C68" w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
-      <w:r w:rsidRPr="00294852">
+      <w:r w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санкт-Пет</w:t>
       </w:r>
-      <w:r w:rsidR="00650C68">
+      <w:r w:rsidR="00650C68" w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ербурга от 23.09.2009 № 420-79 «</w:t>
       </w:r>
-      <w:r w:rsidRPr="00294852">
+      <w:r w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Об организации местного са</w:t>
       </w:r>
-      <w:r w:rsidR="00650C68">
+      <w:r w:rsidR="00650C68" w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>моуправления в Санкт-Петербурге»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00294852">
+      <w:r w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002713C5">
-[...19 lines deleted...]
-      <w:r w:rsidR="002713C5" w:rsidRPr="00751843">
+      <w:r w:rsidR="002713C5" w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определяет цели и задачи, порядок реализации вопроса местного значения – организация и проведение мероприятий по сохранению и развитию местных традиций и обрядов (далее - вопрос местного значения) в </w:t>
+      </w:r>
+      <w:r w:rsidR="002713C5" w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>внутригородского муниципального образования города федерального значения Санкт–Петербурга поселок Стрельна</w:t>
       </w:r>
-      <w:r w:rsidR="002713C5" w:rsidRPr="00751843">
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="002713C5" w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Муниципальное образование)</w:t>
+      </w:r>
+      <w:r w:rsidR="002713C5" w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7682AC27" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="00294852" w:rsidP="002713C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Реализация вопроса местного значения по </w:t>
+        <w:t xml:space="preserve">1.2. Реализация вопроса местного значения по </w:t>
       </w:r>
       <w:r w:rsidR="000F7945" w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">организации и проведении </w:t>
       </w:r>
       <w:r w:rsidR="002713C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">мероприятий по сохранению и развитию местных традиций и обрядов </w:t>
       </w:r>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -1890,53 +1901,52 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>внутригородского муниципального образования города федерального значения Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>поселок Стрельна (далее – местная администрация).</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00294852" w:rsidRPr="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    </w:p>
+    <w:p w14:paraId="0E134BE8" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">1.3. </w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1946,504 +1956,484 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Оказание муниципальных услуг, выполнение работ, исполнение муниципальных функций в рамках реализации вопроса местного значения может быть передано муниципальному казенному учреждению, подведомственному местной администрации (далее – МКУ), в соответствии с порядк</w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ом, установленным правовым актом местной администрации</w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="1553C0F3" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
+    <w:p w14:paraId="491DF08F" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Цели и задачи</w:t>
       </w:r>
       <w:r w:rsidR="002713C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, порядок реализации вопроса местного значения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F7945" w:rsidRDefault="00294852" w:rsidP="000F7945">
+    <w:p w14:paraId="1CA28654" w14:textId="77777777" w:rsidR="000F7945" w:rsidRDefault="00294852" w:rsidP="000F7945">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="274" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="274" w:lineRule="atLeast"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.1. </w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Основными целями и задачами </w:t>
       </w:r>
       <w:r w:rsidR="002713C5">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">вопроса местного значения </w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>являются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="2207F8F8" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- создание благоприятных условий, обеспечивающих развитие нравственного воспитания населения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="26E6FB44" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- сохранение народных, эстетических, национальных, религиозных, исторических и иных традиций и обрядов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="064229E3" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- создание благоприятных условий для сохранения и развития местных традиций и обрядов на территории Муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="334D9633" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- укрепление патриотического и эстетического воспитания населения, приобщение населения к культурным традициям;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="4287E6DD" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- популяризация местных традиций и обрядов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
+    <w:p w14:paraId="72B078EF" w14:textId="77777777" w:rsidR="002713C5" w:rsidRDefault="002713C5" w:rsidP="002713C5">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- сохранение исторического наследия, создание в обществе атмосферы уважения к собственным культурным ценностям.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="002713C5" w:rsidP="006B1240">
+    <w:p w14:paraId="771C620E" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="002713C5" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006B1240">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>В порядке реализации вопроса местного значения местная администрация:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="16EAAF65" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- разрабатывает и утверждает муниципальные программы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="4457765B" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- организует и проводит мероприятия по вопросу местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="6A645188" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- оказывает поддержку жителям, инициативным группам, объединениям граждан и религиозным организациям Муниципального образования в организации и проведении мероприятий, направленных на сохранение традиций и обрядов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="2598AB65" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- осуществляет издание брошюр, буклетов, справочных материалов, иной информационной продукции в целях реализации вопроса местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="6CF40520" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">- размещает информацию в рамках реализации вопроса местного значения на официальном сайте Муниципального образования, в официальном средстве массовой </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+        <w:t>- размещает информацию в рамках реализации вопроса местного значения на официальном сайте Муниципального образования, в официальном средстве массовой информации - газете «Вести Стрельны», на информационных стендах Муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687588BF" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- заключает муниципальные контракты на организацию и проведение мероприятий по реализации вопроса местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
+    <w:p w14:paraId="000BE56D" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="006B1240" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>- осуществляет иные мероприятия по реализации вопроса местного значения, в соответствии с действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C2D" w:rsidRDefault="002A2510" w:rsidP="00192C2D">
+    <w:p w14:paraId="636D3880" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRDefault="002A2510" w:rsidP="00192C2D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006B1240">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.2. </w:t>
       </w:r>
       <w:r w:rsidR="00192C2D" w:rsidRPr="00B54430">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Достижение целей и задач обеспечивается выполнением мероприятий </w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00192C2D" w:rsidRPr="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+        <w:t>Достижение целей и задач обеспечивается выполнением мероприятий по </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701D5F4A" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRPr="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2510" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+    <w:p w14:paraId="31DD8ABA" w14:textId="7A320CC8" w:rsidR="002A2510" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> проведение мероприятий, связанных с памятными и юбилейными датами </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00192C2D" w:rsidRPr="00B54430" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
+        <w:t>проведение мероприятий, связанных с памятными и юбилейными датами </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1FCA54" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRPr="00B54430" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
@@ -2452,593 +2442,473 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>униципального образования</w:t>
       </w:r>
       <w:r w:rsidR="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+    <w:p w14:paraId="2DA1BA4E" w14:textId="000C7D5D" w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> проведение мероприятий, связанных с традиционными народными, этническими, </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00192C2D" w:rsidRPr="00B54430" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+        <w:t>проведение мероприятий, связанных с традиционными народными, этническими, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3075083F" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRPr="00B54430" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>религиозными праздниками; фольклорно-обрядовыми праздниками;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+    <w:p w14:paraId="3F46A249" w14:textId="1EB77B93" w:rsidR="00192C2D" w:rsidRPr="00192C2D" w:rsidRDefault="00284C96" w:rsidP="00284C96">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>абзац четвертый исключен решением от 01.10.2026 №44</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00192C2D" w:rsidRPr="00B54430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CC918E" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> поздравление жителей </w:t>
+        <w:t>проведение акций, направленных на возрождение и сохранение самобытных форм </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F8AF8E" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRPr="00B54430" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>традиционных национальных культур;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4473B28D" w14:textId="7ABDBBD7" w:rsidR="00192C2D" w:rsidRPr="002A2510" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>проведение исторических и краеведческих конференций, фестивалей, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экскурсий, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурсов, выставок, чтений и иных образовательных, культурных и научных мероприятий</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510" w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510" w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вечеров, концертов, спектаклей, встреч, уличных гуляний,</w:t>
+      </w:r>
+      <w:r w:rsidR="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510" w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чтений, просветительских </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002A2510" w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мероприятий </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2510" w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A2510">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>территории Муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2595AE81" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>проведение детских конкурсов, выставок направленных на сохранение, создание, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A545830" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="00192C2D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B54430">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>распространение и освоения культурных ценностей для жителей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>униципального образования </w:t>
-[...356 lines deleted...]
-        </w:rPr>
         <w:t>униципального </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2510" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
-[...20 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="10C814AA" w14:textId="77777777" w:rsidR="002A2510" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>образования </w:t>
       </w:r>
       <w:r w:rsidR="002A2510">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
+    <w:p w14:paraId="66CD6E89" w14:textId="77777777" w:rsidR="00192C2D" w:rsidRDefault="00192C2D" w:rsidP="002A2510">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B54430">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> иные виды мероприятий по сохранению и развитию местных традиций и обрядов в рамках Муниципальных программ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B1240" w:rsidRDefault="002A2510" w:rsidP="006B1240">
+    <w:p w14:paraId="7216611F" w14:textId="77777777" w:rsidR="006B1240" w:rsidRDefault="002A2510" w:rsidP="006B1240">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006B1240">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.3. Участникам мероприятий по реализации вопроса местного значения, в период их проведения, могут выдаваться призы, сувениры, подарки, цветочная продукция, могут вручаться (направляться) поздравительные письма и открытки.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="002A2510" w:rsidP="000F7945">
+    <w:p w14:paraId="5F98DCEB" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="002A2510" w:rsidP="000F7945">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3138,156 +3008,156 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (подпрограмм)</w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по реализации вопроса местного значения и организация их выполнения</w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, утвержденной правовым актом местной администрации, на основании решения Муниципального Совета муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="06600A8D" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
+    <w:p w14:paraId="2D817B45" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Полномочия местной администрации по решению вопроса местного значения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="5B62DACF" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="7A7121BE" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.1. Местная администрация осуществляет следующие полномочия в рамках реализации вопроса местного значения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="61288177" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>разрабатывает и обеспечивает реализацию муниципальной программы </w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3307,1347 +3177,813 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">по </w:t>
       </w:r>
       <w:r w:rsidR="000F7945">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>вопросу местного значения</w:t>
       </w:r>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – муниципальная программа);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="69FB8D6A" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>организует проведение мероприятий в рамках утвержденной муниципальной программы, в том числе через осуществление закупок товаров, работ, услуг для обеспечения муниципальных нужд в соответствии с действующим законодательством Российской Федерации о контрактной системе в сфере закупок;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="726D1DE1" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>осуществляет финансирование мероприятий по реализации вопроса местного значения в соответствии с федеральным законодательством и законодательством Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="5F204309" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>оценивает эффективность реализации муниципальной программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="73B8ABAC" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
+    <w:p w14:paraId="0E9EEBE9" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Порядок разработки и реализации муниципальной программы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
-[...2 lines deleted...]
-        <w:ind w:left="567"/>
+    <w:p w14:paraId="01CCF807" w14:textId="64110D84" w:rsidR="00294852" w:rsidRDefault="00284C96" w:rsidP="00284C96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок разработки и реализации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>муниципальных программ устанавливается муниципальным правовым актом местной администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691F58AC" w14:textId="765337C8" w:rsidR="001E1DA8" w:rsidRPr="00284C96" w:rsidRDefault="00284C96" w:rsidP="00284C96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...600 lines deleted...]
-    <w:p w:rsidR="001E1DA8" w:rsidRDefault="00192C2D" w:rsidP="001E1DA8">
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>(пункт 4 в редакции решения от 01.10.2026 №44)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7299BAA3" w14:textId="77777777" w:rsidR="001E1DA8" w:rsidRDefault="00192C2D" w:rsidP="001E1DA8">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="288" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EC0DCD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001E1DA8" w:rsidRPr="00EC0DCD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E1DA8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Финансовое обеспечение решения вопроса местного значения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
+    <w:p w14:paraId="0E99FE99" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00294852" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00294852" w:rsidRDefault="00192C2D" w:rsidP="00294852">
+    <w:p w14:paraId="44C8DEF7" w14:textId="77777777" w:rsidR="00294852" w:rsidRDefault="00192C2D" w:rsidP="00294852">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00294852" w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.1. Финансирование мероприятий по реализации вопроса местного значения производится за счет и в пределах средств, предусмотренных на эти цели ведомственной структурой расходов местного бюджета по соответствующему направлению расходов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E1DA8" w:rsidRDefault="00192C2D" w:rsidP="001E1DA8">
+    <w:p w14:paraId="691E8A16" w14:textId="77777777" w:rsidR="001E1DA8" w:rsidRDefault="00192C2D" w:rsidP="001E1DA8">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="278" w:lineRule="atLeast"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="001E1DA8">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.2. Финансирование мероприятий по реализации вопроса местного значения осуществляется местной администрацией за счет средств местного бюджета муниципального образования на очередной финансовый год и плановый период</w:t>
       </w:r>
       <w:r w:rsidR="001E1DA8">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E1DA8" w:rsidRDefault="00192C2D" w:rsidP="001E1DA8">
-[...12 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="53A45E75" w14:textId="74752290" w:rsidR="001E1DA8" w:rsidRPr="00284C96" w:rsidRDefault="00192C2D" w:rsidP="00284C96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="001E1DA8">
-        <w:rPr>
+      <w:r w:rsidR="001E1DA8" w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...213 lines deleted...]
-      <w:r w:rsidRPr="00751843">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1DA8" w:rsidRPr="00284C96">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00284C96" w:rsidRPr="00284C96">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve">исключен </w:t>
+      </w:r>
+      <w:r w:rsidR="00284C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>решением от 28.03.2024 №24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C8A0FE" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00294852" w:rsidRDefault="00192C2D" w:rsidP="00294852">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00294852" w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00294852" w:rsidRPr="00294852">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>. Участие граждан в мероприятиях, организуемых и проводимых местной администрацией за счет средств местного бюджета, является бесплатным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D51F18" w14:textId="77777777" w:rsidR="00751843" w:rsidRPr="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00751843" w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00294852" w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Доставка участников мероприятия к месту проведения мероприятия может производиться в организованном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6516A7FE" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00751843" w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="00294852" w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Должностное лицо, ответственное за проведение мероприятий, предоставляет в местную администрацию, следующие отчетные документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3137B808" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00294852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>• план проведения мероприятия (техническое задание);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419BCEF1" w14:textId="77777777" w:rsidR="00294852" w:rsidRPr="00751843" w:rsidRDefault="00294852" w:rsidP="00751843">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>• договор (контракт), счет, акт выполненных услуг (работ), иные документы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00751843">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00751843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>при оплате услуг сторонних организаций</w:t>
       </w:r>
       <w:r w:rsidRPr="00294852">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> по организации мероприятий и при самостоятельном исполнении мероприятия местной администрацией, списки участников либо документы их заменяющие, прочие необходимые для отчета документы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
+    <w:p w14:paraId="115ECAB2" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="288" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
+    <w:p w14:paraId="7C92CBA7" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="266" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="274" w:lineRule="atLeast"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t>.1.</w:t>
       </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>              </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Контроль за</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Контроль за соблюдением настоящего положения осуществляется в соответствии с </w:t>
+      </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>действующим законодательством.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
+    <w:p w14:paraId="269BC054" w14:textId="77777777" w:rsidR="00751843" w:rsidRDefault="00192C2D" w:rsidP="00751843">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="274" w:lineRule="atLeast"/>
         <w:ind w:right="2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t>.2.</w:t>
       </w:r>
       <w:r w:rsidR="00751843">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>              Вопросы, не урегулированные настоящим положением и действующим законодательством, регулируются отдельными правовыми актами органов местного самоуправления муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB1A3F" w:rsidRDefault="00EB1A3F" w:rsidP="00294852">
+    <w:p w14:paraId="402E1754" w14:textId="77777777" w:rsidR="00EB1A3F" w:rsidRDefault="00EB1A3F" w:rsidP="00294852">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB1A3F" w:rsidSect="00A54559">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02620955"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A3C4F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4716,51 +4052,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06495E02"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5B067FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4829,51 +4165,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="083C1324"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC44653E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4942,51 +4278,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09A108FB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C766D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5055,51 +4391,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3D28EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AC6AED96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5168,51 +4504,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CFB353A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="573E7756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5260,51 +4596,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="122376BE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E09210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -5389,51 +4725,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17EE36CA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="416C2658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5502,51 +4838,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2611122F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91B2FEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5615,51 +4951,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="265D6AEB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB301BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5728,51 +5064,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2FDB26AF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="70FA964E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -5841,51 +5177,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B7E1360"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E09210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -5970,51 +5306,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="446515A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC388F06"/>
     <w:lvl w:ilvl="0" w:tplc="9C18E97C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6060,51 +5396,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C0778C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75E09210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="987" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -6189,51 +5525,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2367" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CE41A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="44225808"/>
     <w:lvl w:ilvl="0" w:tplc="EFDA1472">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="986" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1706" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -6278,51 +5614,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5306" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6026" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6746" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F333CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="71E49DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6391,51 +5727,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="611406FD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AD1A51BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6504,51 +5840,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62E7024D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6F2AE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6617,51 +5953,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="690833B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="711EEBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6730,51 +6066,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CCD4AB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1CCACA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6843,51 +6179,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EED4A09"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB8E5084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -6956,51 +6292,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71E94999"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30DA7BA4"/>
     <w:lvl w:ilvl="0" w:tplc="DF0A1FD2">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -7045,51 +6381,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A487DF3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="293C6E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7158,51 +6494,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AFA0C0A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="25F6AF14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7271,180 +6607,189 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="400298048">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1216158963">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="306667105">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="930890725">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="268513784">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="459373911">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1116486424">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1301421056">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1628269433">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1082607276">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1490516809">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="443616238">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1482962853">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="264578996">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="403069920">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1321276667">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1009716866">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="380324633">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="121460619">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="954218856">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1698116366">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1220166017">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="30109809">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="581377168">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00046D14"/>
     <w:rsid w:val="00043D4E"/>
     <w:rsid w:val="00046D14"/>
     <w:rsid w:val="0004745B"/>
     <w:rsid w:val="000F7945"/>
     <w:rsid w:val="00132735"/>
     <w:rsid w:val="0014252B"/>
     <w:rsid w:val="00192C2D"/>
     <w:rsid w:val="001A0F44"/>
     <w:rsid w:val="001A7242"/>
     <w:rsid w:val="001E1DA8"/>
     <w:rsid w:val="00201853"/>
     <w:rsid w:val="002259E6"/>
     <w:rsid w:val="00233F07"/>
     <w:rsid w:val="00260614"/>
     <w:rsid w:val="002713C5"/>
+    <w:rsid w:val="00284C96"/>
     <w:rsid w:val="00294852"/>
     <w:rsid w:val="002A2510"/>
+    <w:rsid w:val="00313EE8"/>
     <w:rsid w:val="00317FCD"/>
     <w:rsid w:val="003B47A6"/>
     <w:rsid w:val="003D29BF"/>
     <w:rsid w:val="003D34F3"/>
     <w:rsid w:val="003F5379"/>
     <w:rsid w:val="004629F9"/>
     <w:rsid w:val="004633F8"/>
     <w:rsid w:val="00560ABE"/>
     <w:rsid w:val="0059418E"/>
     <w:rsid w:val="005D073B"/>
     <w:rsid w:val="005D2D0B"/>
     <w:rsid w:val="00650C68"/>
     <w:rsid w:val="00652D5F"/>
     <w:rsid w:val="006B1240"/>
     <w:rsid w:val="006D6987"/>
     <w:rsid w:val="00727CEF"/>
     <w:rsid w:val="00751843"/>
     <w:rsid w:val="007952C6"/>
     <w:rsid w:val="007A4C17"/>
     <w:rsid w:val="007C28E1"/>
     <w:rsid w:val="007C3AC6"/>
     <w:rsid w:val="007F1397"/>
     <w:rsid w:val="008B6A88"/>
     <w:rsid w:val="008C6877"/>
     <w:rsid w:val="0091355B"/>
@@ -7462,266 +6807,506 @@
     <w:rsid w:val="00B54430"/>
     <w:rsid w:val="00B55410"/>
     <w:rsid w:val="00B73646"/>
     <w:rsid w:val="00B87410"/>
     <w:rsid w:val="00B946EB"/>
     <w:rsid w:val="00BA0C74"/>
     <w:rsid w:val="00BF2DC0"/>
     <w:rsid w:val="00C36A9E"/>
     <w:rsid w:val="00C520E4"/>
     <w:rsid w:val="00C96D8F"/>
     <w:rsid w:val="00D44453"/>
     <w:rsid w:val="00D530BD"/>
     <w:rsid w:val="00D75575"/>
     <w:rsid w:val="00EB1A3F"/>
     <w:rsid w:val="00EC0DCD"/>
     <w:rsid w:val="00EF2F3F"/>
     <w:rsid w:val="00EF59FC"/>
     <w:rsid w:val="00F332F6"/>
     <w:rsid w:val="00F43D15"/>
     <w:rsid w:val="00FD43FB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21506"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="529F7562"/>
+  <w15:docId w15:val="{CC79E7DC-E3A5-467C-B8AE-DD2922A5528E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...24 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-[...109 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB1A3F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EF2F3F"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00046D14"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
@@ -7829,60 +7414,60 @@
     <w:rsid w:val="001A0F44"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="listparagraph">
     <w:name w:val="listparagraph"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="001A0F44"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="hyperlink">
-    <w:name w:val="hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2">
+    <w:name w:val="Гиперссылка2"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00B54430"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="33888889">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="43258025">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8283,67 +7868,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A84BC54-275B-4BC7-9571-A5BB6E39FD85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10722</Characters>
+  <Pages>4</Pages>
+  <Words>1382</Words>
+  <Characters>7883</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12578</CharactersWithSpaces>
+  <CharactersWithSpaces>9247</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>