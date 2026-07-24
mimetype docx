--- v0 (2026-07-04)
+++ v1 (2026-07-24)
@@ -838,91 +838,99 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F380DA" w14:textId="15169D12" w:rsidR="00382FD5" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>к решению Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261F382A" w14:textId="5F9607D2" w:rsidR="00382FD5" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
+    <w:p w14:paraId="261F382A" w14:textId="4D1F9785" w:rsidR="00382FD5" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r w:rsidR="008B04E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="000F3B03">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="008B04E5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>.06.2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001028D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ACD06B5" w14:textId="77777777" w:rsidR="00382FD5" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A63474A" w14:textId="77777777" w:rsidR="00382FD5" w:rsidRPr="00382FD5" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4536"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
@@ -1280,881 +1288,794 @@
     </w:p>
     <w:p w14:paraId="2208E316" w14:textId="29509361" w:rsidR="009C5334" w:rsidRPr="00974C59" w:rsidRDefault="00382FD5" w:rsidP="00382FD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">г. </w:t>
       </w:r>
       <w:r w:rsidR="009C5334" w:rsidRPr="00974C59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
         <w:t>Санкт-Петербург</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4737B7EC" w14:textId="77777777" w:rsidR="00382FD5" w:rsidRDefault="00382FD5">
-      <w:pPr>
+    <w:p w14:paraId="471361EF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E82858" w:rsidRDefault="00382FD5" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00145C94">
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00145C94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Настоящий Устав </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00632A6B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">внутригородского муниципального образования города федерального значения Санкт-Петербурга </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B55B15">
+        <w:t>внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00145C94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (далее – </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Устав</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00145C94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с Конституцией Российской Федерации, общепризнанными принципами и нормами международного права, международными договорами Российской Федерации, Федеральным законом </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.03.2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33-ФЗ</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об общих принципах организации местного самоуправления в единой системе публичной власти</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - Федеральный закон), другими федеральными законами</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Уставом Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Законом Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.12.2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 688-133</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="004B4D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об организации местного самоуправления в единой системе публичной власти в Санкт-Петербурге</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» (далее – Закон Санкт-Петербурга, другими законами Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> устанавливает принципы и порядок организации местного самоуправления на территории внутригородского муниципального образования города федерального значения Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r w:rsidR="00632A6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>поселок Стрельна</w:t>
       </w:r>
-      <w:r w:rsidRPr="00145C94">
+      <w:r w:rsidR="00632A6B" w:rsidRPr="00E82858">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (далее – </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>, его правовые, территориальные, организационные, функциональные и экономические основы в единой системе публичной власти в Санкт-Петербурге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DA0F96C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E8013D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Устав</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">в соответствии с Конституцией Российской Федерации, общепризнанными принципами и нормами международного права, международными договорами Российской Федерации, Федеральным законом </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> 1. ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338D77C8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001F05B1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">20.03.2025 </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>№</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 33-ФЗ</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>. Наименование муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5538FB70" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001F05B1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E82858">
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Полное официальное наименование муниципального образования - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нутригородское муниципальное образование </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>города федерального значения</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>поселок Стрельна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - муниципальное образование).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0612D1FB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сокращенное наименование муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– МО пос. Стрельна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0E38F1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E82858" w:rsidRPr="00E82858">
+      </w:pPr>
+      <w:r w:rsidRPr="007B7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Об общих принципах организации местного самоуправления в единой системе публичной власти</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E82858">
+        <w:t xml:space="preserve">Допускается использование сокращенной формы наименования </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E82858" w:rsidRPr="00E82858">
+        <w:t>муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (далее - Федеральный закон), другими федеральными законами</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E82858" w:rsidRPr="00E82858">
+        <w:t xml:space="preserve">в официальных символах </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Уставом Санкт-Петербурга</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12">
+        <w:t>муниципального образования,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Законом Санкт-Петербурга </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12" w:rsidRPr="004B4D12">
+        <w:t xml:space="preserve"> наименованиях органов местного самоуправления, выборных и иных должностных лиц местного самоуправления, а также в иных случаях, касающихся осуществления населением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10F7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>от 0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12">
+        <w:t>муниципального образования</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12" w:rsidRPr="004B4D12">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B7BC7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">.12.2025 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B4D12">
+        <w:t>местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAB3638" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>№</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424BAC74" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E8013D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 688-133</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E8013D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Об организации местного самоуправления в единой системе публичной власти в Санкт-Петербурге</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8013D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">» (далее – Закон Санкт-Петербурга, другими </w:t>
-[...459 lines deleted...]
-        </w:rPr>
         <w:t>. Описание границ муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BED512" w14:textId="77777777" w:rsidR="00EE11C8" w:rsidRDefault="009C5334" w:rsidP="00EE11C8">
+    <w:p w14:paraId="6C23BB20" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Граница муниципального образования проходит:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69616651" w14:textId="77777777" w:rsidR="00EE11C8" w:rsidRPr="00EE11C8" w:rsidRDefault="00EE11C8" w:rsidP="00EE11C8">
+    <w:p w14:paraId="31CEA46D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00EE11C8" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">от пересечения улицы Крылова с урезом воды берега Финского залива на восток по урезу воды берега Финского залива до границы с Красносельским районом Санкт-Петербурга, далее на юг до территории монастыря Троице-Сергиевой пустыни Санкт-Петербургской Епархии Русской Православной Церкви, далее на юг по ее восточной границе и далее на юг до Санкт-Петербургского шоссе, включая участок жилой застройки, далее на запад 580 м по оси Санкт-Петербургского шоссе до проспекта Буденного, далее на юг по оси проспекта Буденного, до </w:t>
+        <w:t xml:space="preserve">от пересечения улицы Крылова с урезом воды берега Финского залива на восток по урезу воды берега Финского залива до границы с Красносельским районом Санкт-Петербурга, далее на юг до территории монастыря Троице-Сергиевой пустыни Санкт-Петербургской Епархии Русской Православной Церкви, далее на юг по ее восточной границе и далее на юг до Санкт-Петербургского шоссе, включая участок жилой застройки, далее на запад 580 м по оси Санкт-Петербургского шоссе до проспекта Буденного, далее на юг по оси проспекта Буденного, до северной границы жилой застройки, далее на юго-запад по северной границе жилой застройки до пересечения с северной стороной полосы отвода Балтийского направления железной дороги, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>северной границы жилой застройки, далее на юго-запад по северной границе жилой застройки до пересечения с северной стороной полосы отвода Балтийского направления железной дороги, далее по северной стороне полосы отвода Балтийского направления железной дороги до Красносельского шоссе, далее на юг 2600 м по оси Красносельского шоссе (до границы с Ломоносовским районом Ленинградской области).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04E0C848" w14:textId="77777777" w:rsidR="00EE11C8" w:rsidRDefault="00EE11C8" w:rsidP="00EE11C8">
+        <w:t>далее по северной стороне полосы отвода Балтийского направления железной дороги до Красносельского шоссе, далее на юг 2600 м по оси Красносельского шоссе (до границы с Ломоносовским районом Ленинградской области).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F86AF5B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">От Красносельского шоссе граница идет на запад по северной границе опытно-производственного хозяйства Северного научно-исследовательского института гидротехники и мелиорации и выходит к реке </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Кикенке</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, затем по ее оси идет на запад, север, огибая территорию </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Шунгеровского</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> лесопарка, до линии высоковольтной электросети, поворачивает на запад и вдоль высоковольтной электросети идет до населенного пункта Нижняя Колония, далее по юго-восточной границе застройки населенного пункта Нижняя Колония, включая его в границы поселка Стрельна, и доходит до реки Стрелки. Далее граница идет по правому берегу реки Стрелки до реки Черной и по ее оси на запад до восточной границы квартала 8 Володарского лесничества.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A910DF" w14:textId="55DBC993" w:rsidR="00EE11C8" w:rsidRPr="00EE11C8" w:rsidRDefault="00EE11C8" w:rsidP="00EE11C8">
+    <w:p w14:paraId="4D021405" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00EE11C8" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Далее граница идет на север по восточной границе квартала 8 Володарского лесничества до ручья, далее на запад по оси ручья до западной стороны полосы отвода подъездного железнодорожного пути, далее на север по западной стороне полосы отвода подъездного железнодорожного пути до северной стороны улицы Новые Заводы, далее на запад по северной стороне улицы Новые Заводы до восточной стороны улицы Карла Сименса, затем на север 360 м по восточной стороне улицы Карла Сименса, на восток 400 м по северным границам земельных участков промзоны </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Нойдорф</w:t>
@@ -2174,4532 +2095,4264 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Нойдорф</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> до южной стороны полосы отвода Балтийского направления железной дороги, далее на восток по южной стороне полосы отвода Балтийского направления железной дороги до Заводской дороги, далее на север по оси Заводской дороги до Санкт-Петербургского шоссе, по оси которого на запад 100 м до улицы Крылова, далее по оси улицы Крылова на север до уреза воды берега Финского залива.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF90C16" w14:textId="77777777" w:rsidR="00EE11C8" w:rsidRPr="00EE11C8" w:rsidRDefault="00EE11C8" w:rsidP="00EE11C8">
+    <w:p w14:paraId="63C6D51D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00EE11C8" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE11C8">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Кроме того, в границы поселка Стрельна входит бетонный мол, расположенный севернее Константиновского парка в 100 м от берега Финского залива.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6199E5A2" w14:textId="221F7BAB" w:rsidR="003C2856" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="5DEA9672" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B5658">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="004D5060">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003C2856" w:rsidRPr="003C2856">
+      <w:r w:rsidRPr="003C2856">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Установление и изменение границ муниципальных образований, их преобразование осуществляются в порядке, установленном с учетом общих принципов организации местного самоуправления в единой системе публичной власти и особенностей организации местного самоуправления в субъектах Российской Федерации - городах федерального значения Законом Санкт-Петербурга от 0</w:t>
       </w:r>
-      <w:r w:rsidR="003E04B1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.12.2025 № 688-133 «Об организации местного самоуправления в единой системе публи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">чной власти в Санкт-Петербурге» и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Законом Санкт-Петербурга от 25.07.2005 № 411-68 «О территориальном устройстве Санкт-Петербурга»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с учетом мнения населения соответствующих муниципальных образований, выраженного в форме, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C2856">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>установленной Законом Санкт-Петербурга от 05.12.2025 № 688-133 «Об организации местного самоуправления в единой системе публичной власти в Санкт-Петербурге»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9A763F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB718C4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001F05B1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="003C2856" w:rsidRPr="003C2856">
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001F05B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Официальные символы муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3DF4C9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005E717C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. О</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фициальные символы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования – герб, флаг. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E4BE33" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Официальные символы муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежат государственной регистрации в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617D04">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>порядке, установленном Указом Президента Российской Федерации от 21.03.1996 № 403 «О Государственном геральдическом регистре Российской Федерации», Распоряжением Президента Российской Федерации от 13.10.2003 № 471-рп «О Порядке выдачи свидетельств о регистрации официальных символов и отличительных знаков в Государственном геральдическом регистре Российской Федерации».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37619C0B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Герб муниципального образования внесен в Государственный геральдический регистр Российской Федерации. Гербу муниципального образования присвоен номер 6311.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AC32F4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Флагу муниципального образования внесен в Государственный геральдический регистр Российской Федерации. Флагу муниципального образования присвоен номер 6312.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072B9622" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Описание о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>фициальны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>х</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> символ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и порядок официального использования указанных символов устанавлива</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тся нормативным правовым акт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>представительного органа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E717C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680B62B2" w14:textId="77777777" w:rsidR="00984FA9" w:rsidRDefault="00984FA9" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="2E2B4183" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17D6479E" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="001F05B1" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="4C7D0A0B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B34F9C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F05B1">
+      <w:r w:rsidRPr="00B34F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. ВОПРОСЫ МЕСТНОГО ЗНАЧЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F71E76" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001F05B1">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B34F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Официальные символы муниципального образования</w:t>
-[...485 lines deleted...]
-        </w:rPr>
         <w:t>. Вопросы местного значения муниципального образования</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="sub_13021"/>
     </w:p>
-    <w:p w14:paraId="1272BBD5" w14:textId="60CE5627" w:rsidR="009110DC" w:rsidRPr="00FA052D" w:rsidRDefault="009C5334" w:rsidP="00FA052D">
+    <w:p w14:paraId="6A58863B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00FA052D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA052D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>К вопросам местного значения</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FA052D">
+        <w:t>К вопросам местного значения (далее – вопрос</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ы</w:t>
       </w:r>
-      <w:r w:rsidR="00FA052D" w:rsidRPr="00FA052D">
+      <w:r w:rsidRPr="00FA052D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> местного значения, </w:t>
       </w:r>
-      <w:r w:rsidR="00FA052D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">вопросы </w:t>
       </w:r>
-      <w:r w:rsidR="00FA052D" w:rsidRPr="00FA052D">
+      <w:r w:rsidRPr="00FA052D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>непосредственного обеспечения жизнедеятельности населения</w:t>
       </w:r>
-      <w:r w:rsidR="00FA052D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA052D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального образования относятся: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E02F7D6" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="61227EE4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>принятие устава муниципального образования и внесение в него изменений и дополнений, издание муниципальных правовых актов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D32CC25" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="036ADB88" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>составление и рассмотрение проекта бюджета муниципального образования, утверждение и исполнение бюджета муниципального образования, осуществление контроля за его исполнением, составление и утверждение отчета об исполнении бюджета муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBF873C" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="357496B2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>владение, пользование и распоряжение имуществом, находящимся в муниципальной собственности муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D5019A" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="54C5FD89" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...27 lines deleted...]
-    <w:p w14:paraId="669F839E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+        <w:t>установление официальных символов, памятных дат муниципального образования и учреждение звания «Почетный житель муниципального образования»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9C4690" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>организация в пределах ведения сбора статистических показателей, характеризующих состояние экономики и социальной сферы муниципального образования, и предоставление указанных данных органам государственной власти в порядке, установленном Правительством Российской Федерации</w:t>
       </w:r>
-      <w:r w:rsidR="00007B1F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF4249E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="684BDB53" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>разработка, утверждение (одобрение) и реализация в пределах ведения стратегии социально-экономического развития муниципального образования, плана мероприятий по реализации стратегии социально-экономического развития муниципального образования, прогноза социально-экономического развития муниципального образования на среднесрочный или долгосрочный период, бюджетного прогноза муниципального образования на долгосрочный период, муниципальных программ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550FCB9B" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="4129F743" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>содействие в установленном порядке исполнительным органам государственной власти Санкт-Петербурга в сборе и обмене информацией в области защиты населения и территорий от чрезвычайных ситуаций, а также содействие в информировании населения об угрозе возникновения или о возникновении чрезвычайной ситуации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4884344D" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="01FFA5B4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>проведение подготовки и обучения неработающего населения способам защиты и действиям в чрезвычайных ситуациях, а также способам защиты от опасностей, возникающих при ведении военных действий или вследствие этих действий;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4A4248" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="47848E22" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>контроль за обеспечением твердым топливом населения, проживающего на территории муниципального образования в домах, не имеющих центрального отопления, независимо от вида жилищного фонда по розничным ценам на твердое топливо, устанавливаемым Правительством Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074D0B5E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="434D7A7B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>оказание натуральной помощи малообеспеченным гражданам, находящимся в трудной жизненной ситуации, нарушающей жизнедеятельность гражданина, которую он не может преодолеть самостоятельно, в виде обеспечения их топливом;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0FE637" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="0E60A025" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>содействие в осуществлении контроля за соблюдением законодательства в сфере благоустройства, включая согласование закрытия ордеров на производство земляных, ремонтных и отдельных работ, связанных с благоустройством внутриквартальных территорий, земель и земельных участков, указанных в пункте 5-1 настоящей статьи, и подтверждение выполнения требований по восстановлению элементов благоустройства, нарушенных в результате производства аварийных работ, законодательства о розничной торговле, о применении контрольно-кассовых машин на территории муниципального образования;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D232D39" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+        <w:t xml:space="preserve">содействие в осуществлении контроля за соблюдением законодательства в сфере благоустройства, включая согласование закрытия ордеров на производство земляных, ремонтных и отдельных работ, связанных с благоустройством внутриквартальных территорий, земель и земельных участков, указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>пункте 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007B1F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>настоящей части</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00007B1F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, и подтверждение выполнения требований по восстановлению элементов благоустройства, нарушенных в результате производства аварийных работ, законодательства о розничной торговле, о применении контрольно-кассовых машин на территории муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEC6EA7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>представление в уполномоченный Правительством Санкт-Петербурга исполнительный орган государственной власти Санкт-Петербурга предложений по схемам размещения нестационарных торговых объектов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1A9AAC" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="285DD3E3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>выдача разрешений на вступление в брак лицам, достигшим возраста шестнадцати лет, в порядке, установленном семейным законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4088FFC6" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="32966F6D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация сбора и вывоза бытовых отходов и мусора с территории муниципального образования, на которой расположены жилые дома частного жилищного фонда;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4927A6ED" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="503D78C5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в проведении публичных слушаний по проекту Правил землепользования и застройки Санкт-Петербурга, по проектам изменений в Правила землепользования и застройки Санкт-Петербурга, по вопросам о предоставлении разрешений на условно разрешенный вид использования земельного участка или объекта капитального строительства или на отклонение от предельных параметров разрешенного строительства, реконструкции объектов капитального строительства, а также в деятельности Комиссии по землепользованию и застройке Санкт-Петербурга в соответствии с законами Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B01D80F" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="614F050A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>внесение в органы исполнительной власти Санкт-Петербурга предложений по организации и изменению маршрутов, режима работы, остановок наземного городского пассажирского транспорта, установке светофорных объектов, дорожных знаков, нанесению дорожной разметки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F04CC9" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="2F814AEB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>определение границ прилегающих территорий, на которых не допускается розничная продажа алкогольной продукции, в порядке, установленном Правительством Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D6E731" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="0E23DDA2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>информирование организаций, осуществляющих розничную продажу алкогольной продукции, а также розничную продажу алкогольной продукции при оказании услуг общественного питания, и индивидуальных предпринимателей, осуществляющих розничную продажу пива, пивных напитков, сидра, пуаре, медовухи, а также розничную продажу пива, пивных напитков, сидра, пуаре, медовухи при оказании услуг общественного питания, о принятом муниципальном правовом акте об определении границ прилегающих территорий, на которых не допускается розничная продажа алкогольной продукции, в порядке, установленном законом Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26705F" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="10FA558A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация информирования, консультирования и содействия жителям муниципального образования по вопросам создания товариществ собственников жилья, советов многоквартирных домов, формирования земельных участков, на которых расположены многоквартирные дома;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199ED1F7" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="6EB03FC2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>осуществление регистрации трудового договора, заключаемого работником с работодателем - физическим лицом, не являющимся индивидуальным предпринимателем, а также регистрации факта прекращения указанного договора;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBF5958" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="7A8AF141" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>установление тарифов на услуги, предоставляемые муниципальными предприятиями и учреждениями, и работы, выполняемые муниципальными предприятиями и учреждениями, если иное не предусмотрено федеральными законами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC7FDF2" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="3F564D83" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>осуществление защиты прав потребителей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E64205E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="6CE88104" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>содействие развитию малого бизнеса на территории муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F006B9" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="2EAA5BE8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>содержание муниципальной информационной службы;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5973ED8E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="5894AB05" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>учреждение печатного средства массовой информации для опубликования муниципальных правовых актов, обсуждения проектов муниципальных правовых актов по вопросам местного значения, доведения до сведения жителей муниципального образования официальной информации о социально-экономическом и культурном развитии муниципального образования, о развитии его общественной инфраструктуры и иной официальной информации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD336AB" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="5A71D38E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>формирование архивных фондов органов местного самоуправления, муниципальных предприятий и учреждений;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A6495E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="5BCDC846" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в реализации мер по профилактике дорожно-транспортного травматизма на территории муниципального образования, включая размещение, содержание и ремонт искусственных неровностей на внутриквартальных проездах;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55432A79" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="00890F88" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в деятельности по профилактике правонарушений в Санкт-Петербурге в соответствии с федеральным законодательством и законодательством Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558AB169" w14:textId="31F31396" w:rsidR="00B357CD" w:rsidRPr="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="25258FAD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00007B1F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в профилактике терроризма и экстремизма, а также в минимизации и(или) ликвидации последствий их проявлений на территории муниципального образования в форме и порядке, установленных федеральным законодательством и законодательством Санкт-Петербурга, в том числе путем:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C4F903" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="2D05AD53" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>разработки и реализации муниципальных программ в области профилактики терроризма и экстремизма, а также минимизации и(или) ликвидации последствий их проявлений;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5391C932" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="4DD72773" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>организации и проведения на территории муниципального образования информационно-пропагандистских мероприятий по разъяснению сущности терроризма и экстремизма, их общественной опасности, по формированию у граждан неприятия идеологии терроризма и экстремизма, в том числе путем распространения информационных материалов, печатной продукции, проведения разъяснительной работы и иных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE06C97" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="52114440" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">участия в мероприятиях по профилактике терроризма и экстремизма, а также по минимизации и(или) ликвидации последствий их проявлений, организуемых федеральными </w:t>
-      </w:r>
+        <w:t>участия в мероприятиях по профилактике терроризма и экстремизма, а также по минимизации и(или) ликвидации последствий их проявлений, организуемых федеральными органами исполнительной власти и(или) исполнительными органами государственной власти Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7428C2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>органами исполнительной власти и(или) исполнительными органами государственной власти Санкт-Петербурга;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EB2A623" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+        <w:t>обеспечения выполнения требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324C8EB1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>обеспечения выполнения требований к антитеррористической защищенности объектов, находящихся в муниципальной собственности или в ведении органов местного самоуправления;</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>направления предложений по вопросам участия в профилактике терроризма и экстремизма, а также в минимизации и(или) ликвидации последствий их проявлений в исполнительные органы государственной власти Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070BFECD" w14:textId="71CF3CCE" w:rsidR="00B357CD" w:rsidRPr="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="3E0AEBA6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00007B1F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в организации и финансировании:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723AA043" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="43FF26DB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>проведения оплачиваемых общественных работ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E232778" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="2E827A73" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>временного трудоустройства несовершеннолетних в возрасте от 14 до 18 лет в свободное от учебы время, безработных граждан, испытывающих трудности в поиске работы, безработных граждан в возрасте от 18 до 20 лет, имеющих среднее профессиональное образование и ищущих работу впервые;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35AE0D9F" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="5EA04DEA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ярмарок вакансий и учебных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714D5D3B" w14:textId="77777777" w:rsidR="00B357CD" w:rsidRPr="00B357CD" w:rsidRDefault="00B357CD" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="46D9F66E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B357CD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B357CD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Участие в организации мероприятий, указанных в абзаце третьем настоящего подпункта, осуществляется в порядке, установленном Правительством Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E809D14" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="32CFAD6F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>осуществление противодействия коррупции в пределах своих полномочий;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B094D7D" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="643D3C23" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>создание муниципальных предприятий и учреждений, осуществление финансового обеспечения деятельности муниципальных казенных учреждений и финансового обеспечения выполнения муниципального задания бюджетными и автономными муниципальными учреждениями, а также осуществление закупок товаров, работ, услуг для обеспечения муниципальных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F6C799" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="1C38E921" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>назначение, выплата, перерасчет ежемесячной доплаты к страховой пенсии по старости, страховой пенсии по инвалидности, пенсии за выслугу лет за стаж работы в органах местного самоуправления, муниципальных органах муниципальных образований (далее - доплата за стаж) лицам, замещавшим муниципальные должности на постоянной основе в органах местного самоуправления, муниципальных органах муниципальных образований, а также приостановление, возобновление, прекращение выплаты доплаты за стаж в соответствии с законом Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA2B09E" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="4E54455E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">назначение, выплата, перерасчет пенсии за выслугу лет, ежемесячной доплаты к пенсии за выслугу лет, ежемесячной доплаты к пенсии за стаж лицам, замещавшим должности муниципальной службы в органах местного самоуправления, муниципальных органах муниципальных образований, а также приостановление, возобновление, прекращение выплаты </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="478D6C71" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+        <w:t>назначение, выплата, перерасчет пенсии за выслугу лет, ежемесячной доплаты к пенсии за выслугу лет, ежемесячной доплаты к пенсии за стаж лицам, замещавшим должности муниципальной службы в органах местного самоуправления, муниципальных органах муниципальных образований, а также приостановление, возобновление, прекращение выплаты пенсии за выслугу лет, ежемесячной доплаты к пенсии за выслугу лет, ежемесячной доплаты к пенсии за стаж в соответствии с законом Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F611B3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>участие в формах, установленных законодательством Санкт-Петербурга, в мероприятиях по профилактике незаконного потребления наркотических средств и психотропных веществ, новых потенциально опасных психоактивных веществ, наркомании в Санкт-Петербурге;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F23D2C9" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="2811BEBE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация профессионального образования и дополнительного профессионального образования выборных должностных лиц местного самоуправления, членов выборных органов местного самоуправления, депутатов муниципальных советов муниципальных образований, муниципальных служащих и работников муниципальных учреждений, организация подготовки кадров для муниципальной службы в порядке, предусмотренном законодательством Российской Федерации об образовании и законодательством Российской Федерации о муниципальной службе;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F41A385" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="4BCF5A23" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организационное и материально-техническое обеспечение подготовки и проведения муниципальных выборов, местного референдума, голосования по отзыву депутата муниципального совета, члена выборного органа местного самоуправления, выборного должностного лица местного самоуправления, голосования по вопросам изменения границ муниципального образования, преобразования муниципального образования, за исключением полномочий исполнительных органов государственной власти Санкт-Петербурга, установленных федеральными законами и законами Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FDE777" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="6CC1C5C2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>согласование границ зон экстренного оповещения населения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6EBE15" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="60CC8388" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">размещение информации о кадровом обеспечении органа местного самоуправления в соответствии с Федеральным законом </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="26C62B4B" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+        <w:t>размещение информации о кадровом обеспечении органа местного самоуправления в соответствии с Федеральным законом «Об обеспечении доступа к информации о деятельности государственных органов и органов местного самоуправления» на официальном сайте государственной информационной системы в области государственной службы в сети «Интернет» в порядке, определяемом Правительством Российской Федерации, и на официальном сайте органа местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20DEF384" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в создании условий для реализации мер, направленных на укрепление межнационального и межконфессионального согласия, сохранение и развитие языков и культуры народов Российской Федерации, проживающих на территории муниципального образования, социальную и культурную адаптацию мигрантов, профилактику межнациональных (межэтнических) конфликтов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354E18E3" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+    <w:p w14:paraId="2430D324" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">осуществление ведомственного контроля за соблюдением трудового законодательства и иных нормативных правовых актов, содержащих нормы трудового права, в </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="34879D97" w14:textId="51B58066" w:rsidR="00007B1F" w:rsidRDefault="00B357CD" w:rsidP="00007B1F">
+        <w:t>осуществление ведомственного контроля за соблюдением трудового законодательства и иных нормативных правовых актов, содержащих нормы трудового права, в подведомственных организациях в порядке, установленном законодательством Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0020CACC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00007B1F">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>осуществление экологического просвещения, а также организация экологического воспитания и формирования экологической культуры в области обращения с твердыми коммунальными отходами</w:t>
       </w:r>
-      <w:r w:rsidR="00007B1F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F187AC" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="0510A8DD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>участие в мероприятиях по охране окружающей среды в границах муниципального образования, за исключением организации и осуществления мероприятий по экологическому контролю;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AC3741" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="6B2AD4F7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация и проведение местных и участие в организации и проведении городских праздничных и иных зрелищных мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E76243" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="6538F629" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация и проведение мероприятий по сохранению и развитию местных традиций и обрядов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="004E3431" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="55486247" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>обеспечение условий для развития на территории муниципального образования физической культуры и массового спорта, организация и проведение официальных физкультурных мероприятий, физкультурно-оздоровительных мероприятий и спортивных мероприятий муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E42B57D" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="54EF2066" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>проведение работ по военно-патриотическому воспитанию граждан;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD0C595" w14:textId="77777777" w:rsidR="00007B1F" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="74BAC464" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>организация и проведение досуговых мероприятий для жителей муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6748D8BD" w14:textId="7F6A50CE" w:rsidR="009110DC" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00007B1F">
+    <w:p w14:paraId="3C0D1A47" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">организация благоустройства территории муниципального образования в соответствии с законодательством в сфере благоустройства, за исключением случаев, установленных в подпункте </w:t>
-[...5 lines deleted...]
-        <w:t>49</w:t>
+        <w:t>организация благоустройства территории муниципального образования в соответствии с законодательством в сфере благоустройства, за исключением случаев, установленных в пункте 49-3 настоящ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ей части</w:t>
       </w:r>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>-3 настоящего пункта, включающая:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70AFB86D" w14:textId="77777777" w:rsidR="009110DC" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00CD7CBC">
+        <w:t>, включающая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DB5E9A3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">обеспечение проектирования благоустройства при размещении элементов благоустройства, указанных в абзацах четвертом - </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>обеспечение проектирования благоустройства при размещении элементов благоустройства, указанных в абзацах четвертом - седьмом настоящего подпункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D0F5DF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> настоящего подпункта;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="204331C6" w14:textId="77777777" w:rsidR="003D294D" w:rsidRPr="00046C61" w:rsidRDefault="003D294D" w:rsidP="003D294D">
+        <w:t>содержание внутриквартальных территорий в части обеспечения ремонта покрытий, расположенных на внутриквартальных территориях, и проведения санитарных рубок, рубок ухода, удаления аварийных деревьев или их частей на территориях, не относящихся к территориям зеленых насаждений в соответствии с законом Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397535D1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>размещение и содержание на внутриквартальных территориях спортивных и детских площадок, включая ремонт расположенных на них элементов благоустройства, за исключением уборки покрытий территорий указанных детских и спортивных площадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609E698B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>размещение устройств наружного освещения детских и спортивных площадок на внутриквартальных территориях (за исключением детских и спортивных площадок, архитектурно-строительное проектирование и строительство объектов наружного освещения которых осуществляются в соответствии с адресной инвестиционной программой, утверждаемой законом Санкт-Петербурга о бюджете Санкт-Петербурга на очередной финансовый год и на плановый период);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3843D270" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>размещение, содержание, включая ремонт, ограждений декоративных, ограждений газонных, парковочных столбиков, полусфер, надолбов, приствольных решеток, устройств для вертикального озеленения и цветочного оформления, навесов, беседок, уличной мебели, урн, элементов озеленения, информационных щитов и стендов; размещение планировочного устройства, за исключением велосипедных дорожек, размещение покрытий, предназначенных для кратковременного и длительного хранения индивидуального автотранспорта, на внутриквартальных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CECDD78" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">временное размещение, содержание, включая ремонт, элементов оформления Санкт-Петербурга к мероприятиям, в том числе культурно-массовым мероприятиям, городского, всероссийского и международного значения на внутриквартальных территориях </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F902B6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49-1) осуществление работ в сфере озеленения на территории муниципального образования, включающее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE9C9D8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>организацию работ по компенсационному озеленению в отношении территорий зеленых насаждений общего пользования местного значения, осуществляемому в соответствии с законом Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FF1597B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>содержание, в том числе уборку, территорий зеленых насаждений общего пользования местного значения (включая содержание расположенных на них элементов благоустройства), защиту зеленых насаждений на указанных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5902A0D1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>проведение паспортизации территорий зеленых насаждений общего пользования местного значения на территории муниципального образования, включая проведение учета зеленых насаждений искусственного происхождения и иных элементов благоустройства, расположенных в границах территорий зеленых насаждений общего пользования местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E069A9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>создание (размещение), переустройство, восстановление и ремонт объектов зеленых насаждений, расположенных на территориях зеленых насаждений общего пользования местного значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40425C46" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49-2) архитектурно-строительное проектирование и строительство объектов наружного освещения детских и спортивных площадок на внутриквартальных территориях (за исключением детских и спортивных площадок, архитектурно-строительное проектирование и строительство объектов наружного освещения которых осуществляются в соответствии с адресной инвестиционной программой, утверждаемой законом Санкт-Петербурга о бюджете Санкт-Петербурга на очередной финансовый год и на плановый период);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDAC823" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">49-3) организация благоустройства территории муниципального образования, находящейся в границах территорий объектов культурного наследия народов Российской Федерации (выявленных объектов культурного наследия), за исключением земельных участков, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>которые находятся во владении и(или) пользовании граждан и юридических лиц, без проведения работ по их сохранению, в соответствии с законодательством в сфере благоустройства, включающая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="003CD756" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>обеспечение проектирования благоустройства при размещении элементов благоустройства, указанных в абзаце шестом настоящего подпункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391DB1F2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00046C61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>содержание внутриквартальных территорий в части обеспечения ремонта покрытий, расположенных на внутриквартальных территориях, и проведения санитарных рубок, рубок ухода, удаления аварийных деревьев или их частей на территориях, не относящихся к территориям зеленых насаждений в соответствии с законом Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD93C4A" w14:textId="77777777" w:rsidR="003D294D" w:rsidRPr="00046C61" w:rsidRDefault="003D294D" w:rsidP="003D294D">
+    <w:p w14:paraId="43405121" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>размещение и содержание на внутриквартальных территориях спортивных и детских площадок, включая ремонт расположенных на них элементов благоустройства, за исключением уборки покрытий территорий указанных детских и спортивных площадок;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="44EAC809" w14:textId="77777777" w:rsidR="003D294D" w:rsidRPr="00046C61" w:rsidRDefault="003D294D" w:rsidP="003D294D">
+        <w:t>содержание на внутриквартальных территориях спортивных и детских площадок, включая ремонт расположенных на них элементов благоустройства, за исключением уборки покрытий территорий указанных детских и спортивных площадок;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15753A67" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">размещение устройств наружного освещения детских и спортивных площадок на внутриквартальных территориях (за исключением детских и спортивных площадок, архитектурно-строительное проектирование и строительство объектов наружного освещения которых осуществляются в соответствии с адресной инвестиционной программой, </w:t>
-      </w:r>
+        <w:t xml:space="preserve">содержание, включая ремонт, ограждений декоративных, ограждений газонных, полусфер, надолбов, приствольных решеток, устройств для вертикального озеленения и цветочного оформления, навесов, беседок, уличной мебели, урн, элементов озеленения, информационных щитов и стендов на внутриквартальных территориях; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4E4BF9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7E08E359" w14:textId="77777777" w:rsidR="003D294D" w:rsidRPr="00046C61" w:rsidRDefault="003D294D" w:rsidP="003D294D">
+        <w:t>размещение на внутриквартальных территориях полусфер, надолбов, устройств для цветочного оформления, уличной мебели, урн без проведения земляных работ и углубления в грунт (вскрытия грунта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC55F08" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>размещение, содержание, включая ремонт, ограждений декоративных, ограждений газонных, парковочных столбиков, полусфер, надолбов, приствольных решеток, устройств для вертикального озеленения и цветочного оформления, навесов, беседок, уличной мебели, урн, элементов озеленения, информационных щитов и стендов; размещение планировочного устройства, за исключением велосипедных дорожек, размещение покрытий, предназначенных для кратковременного и длительного хранения индивидуального автотранспорта, на внутриквартальных территориях;</w:t>
-[...331 lines deleted...]
-    <w:p w14:paraId="1E13556E" w14:textId="77777777" w:rsidR="00046C61" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00046C61">
+        <w:t>временное размещение, содержание, включая ремонт, элементов оформления Санкт-Петербурга к мероприятиям, в том числе культурно-массовым мероприятиям, городского, всероссийского и международного значения на внутриквартальных территориях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DB8BFF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>проведение в установленном порядке минимально необходимых мероприятий по обеспечению доступности городской среды для маломобильных групп населения на внутриквартальных территориях муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282F5AB1" w14:textId="77777777" w:rsidR="00046C61" w:rsidRPr="00046C61" w:rsidRDefault="009110DC" w:rsidP="00046C61">
+    <w:p w14:paraId="3E96AA86" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>оказание в порядке и формах, установленных законом Санкт-Петербурга, поддержки гражданам и их объединениям, участвующим в охране общественного порядка на территории муниципального образования</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="413EBC63" w14:textId="68232AD7" w:rsidR="00962D27" w:rsidRPr="00046C61" w:rsidRDefault="00962D27" w:rsidP="00046C61">
+        <w:t>оказание в порядке и формах, установленных законом Санкт-Петербурга, поддержки гражданам и их объединениям, участвующим в охране общественного порядка на территории муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3518BE4E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">осуществление мероприятий по содержанию в порядке и благоустройству воинских захоронений, мемориальных сооружений и объектов, увековечивающих память погибших при защите Отечества, расположенных вне земельных участков, входящих в состав комплексов, включающих земельные участки, здания, сооружения и иные объекты, </w:t>
-      </w:r>
+        <w:t>осуществление мероприятий по содержанию в порядке и благоустройству воинских захоронений, мемориальных сооружений и объектов, увековечивающих память погибших при защите Отечества, расположенных вне земельных участков, входящих в состав комплексов, включающих земельные участки, здания, сооружения и иные объекты, предназначенные для осуществления погребения, оказания услуг, связанных с погребением, а также содержания мест погребения (далее - кладбища);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11499832" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>предназначенные для осуществления погребения, оказания услуг, связанных с погребением, а также содержания мест погребения (далее - кладбища);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1ECE08C5" w14:textId="3BB6F0F2" w:rsidR="00962D27" w:rsidRPr="00046C61" w:rsidRDefault="00046C61" w:rsidP="00CD7CBC">
+        <w:t>52-1) обеспечение сохранности воинских захоронений, расположенных вне земельных участков, входящих в состав кладбищ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F60722E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="57B75C36" w14:textId="77777777" w:rsidR="00046C61" w:rsidRPr="00046C61" w:rsidRDefault="00962D27" w:rsidP="00046C61">
+        <w:t>52-2) восстановление пришедших в негодность воинских захоронений, мемориальных сооружений и объектов, увековечивающих память погибших при защите Отечества, расположенных вне земельных участков, входящих в состав кладбищ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42093B82" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>размещение и содержание наружной информации в части указателей, информационных щитов и стендов;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D643A3E" w14:textId="77777777" w:rsidR="00046C61" w:rsidRPr="00046C61" w:rsidRDefault="00962D27" w:rsidP="00046C61">
+    <w:p w14:paraId="773CBA2C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>текущий ремонт и содержание дорог, расположенных в пределах границ муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="359FE0E5" w14:textId="2F84D3A9" w:rsidR="00962D27" w:rsidRPr="00046C61" w:rsidRDefault="00962D27" w:rsidP="00046C61">
+        <w:t>текущий ремонт и содержание дорог, расположенных в пределах границ муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBF22EB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00046C61" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>осуществление мероприятий, указанных в подпункт</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ах </w:t>
+        <w:t xml:space="preserve">осуществление мероприятий, указанных в пунктах 11, 49, 49-2, 50 настоящей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>части</w:t>
       </w:r>
       <w:r w:rsidRPr="00046C61">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>, в отношении расположенных в границах муниципального образования земельных участков, находящихся в государственной собственности Санкт-Петербурга, а также земель и земельных участков, государственная собственность на которые не разграничена, за исключением территорий городских лесов, особо охраняемых природных территорий регионального значения, территорий зеленых насаждений общего пользования городского значения, местного значения и резерва озеленения, территорий зеленых насаждений, выполняющих специальные функции, поверхностных водных объектов, пляжей, автомобильных дорог регионального и федерального значения, земельных участков, на которых расположены объекты капитального строительства, земельных участков, находящихся во владении физических и юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AB71CF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Установленный настоящей статьей перечень вопросов местного значения муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>является исчерпывающим и не может быть изменен иначе как путем внесения изменений и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00046C61" w:rsidRPr="00046C61">
-[...31 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или) дополнений в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга от 23.09.2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 420-79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об организации местного самоуправления в Санкт-Петербурге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» и настоящий Устав</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="5639BCFB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0013DE87" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00145126" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЛАВА </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002037E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F04AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ФУНКЦИОНАЛЬНЫЕ ОСНОВЫ ОРГАНИЗАЦИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00046C61" w:rsidRPr="00046C61">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003F04AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МЕСТНОГО САМОУПРАВЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154C7F64" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Осуществление органами местного самоуправления отдельных государственных полномочий Санкт-Петербурга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BFE876" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Санкт-Петербург вправе передавать органам местного самоуправления осуществление отдельных государственных полномочий Санкт-Петербурга, осуществляемых Санкт-Петербургом на территории мун</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ципально</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в соответствии с Федеральным законом и Федеральным законом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 21.12.2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C92EEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 414-ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об общих принципах организации публичной власти в субъектах Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, устанавливающим общие принципы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>организации публичной власти в субъекте Российской Федерации, при условии передачи органам местного самоуправления необходимых для осуществления указанных полномочий материальных ресурсов и финансовых средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0745C2CB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Органы местного самоуправления несут ответственность за осуществление переданных полномочий Санкт-Петербурга в пределах субвенций, предоставленных местным бюджетам в целях финансового обеспечения осуществления соответствующих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4E916F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="532DFED4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Порядок наделения органов местного самоуправления отдельными государственными полномочиями Санкт-Петербурга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2695EB00" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Наделение органов местного самоуправления отдельными государственными полномочиями Санкт-Петербурга осуществляется законами Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60652CA0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Органы местного самоуправления могут наделяться отдельными государственными полномочиями Санкт-Петербурга на неограниченный срок либо, если данные полномочия имеют определенный срок действия, на срок действия этих полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246DD6DC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Финансовое обеспечение осуществления переданных отдельных государственных полномочий Санкт-Петербурга осуществляется за счет субвенций из бюджета Санкт-Петербурга. Органы местного самоуправления имеют право дополнительно использовать собственное имущество (материальные ресурсы, финансовые средства) для осуществления переданных им отдельных государственных полномочий Санкт-Петербурга в случаях и порядке, которые предусмотрены настоящим Уставом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D87C82" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Органы местного самоуправления вправе дополнительно использовать собственные материальные ресурсы и финансовые средства муниципального образования для осуществления переданных им отдельных государственных полномочий Санкт-Петербурга в случае, если использование собственных материальных ресурсов и финансовых средств не повлечет неисполнение бюджетных обязательств муниципального образования, возникающих в связи с решением вопросов непосредственного обеспечения жизнедеятельности населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202D3EC0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Нормативный правовой акт муниципального совета муниципального образования о дополнительном использовании органами местного самоуправления собственных материальных ресурсов и финансовых средств для осуществления переданных им отдельных государственных полномочий Санкт-Петербурга вносится на рассмотрение муниципального совета муниципального образования по инициативе главы местной администрации или при наличии заключения главы местной администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD1615" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заключение главы местной администрации о дополнительном использовании органами местного самоуправления собственных материальных ресурсов и финансовых средств для </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>осуществления переданных им отдельных государственных полномочий Санкт-Петербурга должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D4DE4D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>1) наименование отдельных государственных полномочий Санкт-Петербурга, для осуществления которых дополнительно используются собственные материальные ресурсы и финансовые средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5160EC11" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2) цель дополнительного использования собственных материальных ресурсов и финансовых средств для осуществления отдельных государственных полномочий Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4D2C95" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3) финансово-экономическое обоснование необходимости использования собственных материальных ресурсов и финансовых средств для осуществления отдельных государственных полномочий Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B412E4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Нормативный правовой акт представительного органа муниципального образования о дополнительном использовании органами местного самоуправления собственных материальных ресурсов и финансовых средств для осуществления переданных им отдельных государственных полномочий Санкт-Петербурга принимается большинством голосов от установленной численности депутатов муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34458899" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="af8"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C7509F">
+        <w:t>Органы государственной власти Санкт-Петербурга в соответствии с федеральным законом осуществляют контроль за осуществлением органами местного самоуправления отдельных государственных полномочий Санкт-Петербурга, а также за использованием предоставленного на эти цели имущества.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A963244" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C7509F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В случае выявления нарушений требований законов по вопросам осуществления органами местного самоуправления или должностными лицами местного самоуправления отдельных государственных полномочий Санкт-Петербурга соответствующие полномочия могут быть изъяты в порядке, предусмотренном Федеральным законом и Законом Санкт-Петербурга. Уполномоченные государственные органы Санкт-Петербурга вправе давать письменные предписания по устранению таких нарушений, обязательные для исполнения органами местного самоуправления и должностными лицами местного самоуправления. Указанные предписания могут быть обжалованы в судебном порядке в соответствии с федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F134EFF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42CA3C84" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Порядок изъятия у органов местного самоуправления отдельных государственных полномочий Санкт-Петербурга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6380706A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Изъятие переданных органам местного самоуправления отдельных государственных полномочий Санкт-Петербурга осуществляется законами Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="516571E4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Законы Санкт-Петербурга, предусматривающие изъятие переданных органам местного самоуправления отдельных государственных полномочий Санкт-Петербурга, вступают в силу с начала очередного финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCF1A6F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1335EFAA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008F2A77" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Участие органов местного самоуправления в осуществлении не переданных им государственных полномочий Санкт-Петербурга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17381059" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>По вопросам осуществления органами местного самоуправления отдельных государственных полномочий Санкт-Петербурга исполнительные органы государственной власти Санкт-Петербурга в случаях, установленных законами Санкт-Петербурга, в пределах своей компетенции вправе издавать обязательные для исполнения нормативные правовые акты и осуществлять контроль за их исполнением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD7D3AA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005646F1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EDFF679" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008F2A77" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F2A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Временное осуществление отдельных полномочий органов местного самоуправления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FF785E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005646F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Временное осуществление отдельных полномочий органов местного самоуправления исполнительными органами государственной власти Санкт-Петербурга осуществляется в случаях и порядке, предусмотренных Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B98403" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F0A6D70" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003319BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003319BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3487D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>НЕПОСРЕДСТВЕННОЕ ОСУЩЕСТВЛЕНИЕ НАСЕЛЕНИЕМ МЕСТНОГО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3487D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>САМОУПРАВЛЕНИЯ И УЧАСТИЕ НАСЕЛЕНИЯ В ОСУЩЕСТВЛЕНИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3487D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>МЕСТНОГО САМОУПРАВЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E152F63" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A12B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A12B59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="002037E8">
-[...55 lines deleted...]
-      <w:r w:rsidR="009C5334">
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Формы непосредственного осуществления населением местного самоуправления и участие населения в осуществлении местного самоуправления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC7D0AA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Местное самоуправление в Санкт-Петербурге осуществляется гражданами непосредственно через местный референдум, муниципальные выборы, сход граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="059CF296" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. К формам участия населения в осуществлении местного самоуправления относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71131C63" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) опрос;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0534EF24" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) публичные слушания, общественные обсуждения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC6DE37" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) собрание граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A47CF48" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) инициативные проекты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE7B4D4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) территориальное общественное самоуправление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07110149" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="326AFFF3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0007098F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статья 11. Местный референдум</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE9CA1E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Местный референдум проводится в целях решения непосредственно населением вопросов непосредственного обеспечения жизнедеятельности населения по решению </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007098F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>муниципального совета муниципального образования, принимаемому им по инициативе, выдвинутой гражданами Российской Федерации, имеющими право на участие в местном референдуме; по инициативе, выдвинутой избирательными объединениями, иными общественными объединениями, уставы которых предусматривают участие в выборах и(или) референдумах и которые зарегистрированы в порядке и сроки, которые установлены федеральным законом; по инициативе муниципального совета муниципального образования и главы местной администрации муниципального образования, выдвинутой ими совместно. Порядок назначения и проведения местного референдума, принятия решения на местном референдуме определяется в соответствии с федеральными законами и законом Санкт-Петербурга о местном референдуме в Санкт-Петербурге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CFBCD9F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="030C15BF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C92EEB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Муниципальные выборы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AAF0B8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004618A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Муниципальные выборы проводятся в целях избрания депутатов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального совета муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004618A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на основе всеобщего равного и прямого избирательного права при тайном голосовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15E17C65" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB4652">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Муниципальные выборы проводятся на основе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мажоритарной избирательной системы по двум многомандатным избирательным округам (один округ – пять депутатов), образуемым на территории муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="066DE5FD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004618A9" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004618A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Муниципальные выборы назначаются </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальным советом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004618A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не ранее чем за 90 дней и не позднее чем за 80 дней до дня голосования. Решение о назначении выборов подлежит официальному опубликованию в средствах массовой информации не позднее чем через</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пять дней со дня его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411CC8B6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B22ADD" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004618A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Гарантии избирательных прав граждан при проведении муниципальных выборов, порядок назначения, подготовки, проведения, установления итогов и определения результатов муниципальных выборов устанавливаются </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 12.06.2002 </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="002037E8">
-[...1187 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B22ADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...21 lines deleted...]
-        <w:t>2</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 67-ФЗ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22ADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об основных гарантиях избирательных прав и права на участие в референдуме граждан Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» и </w:t>
+      </w:r>
       <w:r w:rsidRPr="004618A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. Муниципальные выборы проводятся в целях избрания депутатов</w:t>
-[...23 lines deleted...]
-        <w:t>муниципального образования</w:t>
+        <w:t>прин</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ятым</w:t>
       </w:r>
       <w:r w:rsidRPr="004618A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на основе всеобщего равного и прямого избирательного права при тайном голосовании.</w:t>
-[...226 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в соответствии с ним </w:t>
       </w:r>
-      <w:r w:rsidR="00C92EEB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="004618A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>акон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22ADD">
         <w:rPr>
@@ -6725,279 +6378,255 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B22ADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">от 26.05.2014 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00B22ADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 303-</w:t>
-[...26 lines deleted...]
-      <w:r w:rsidR="0021119B" w:rsidRPr="0021119B">
+        <w:t xml:space="preserve"> 303-46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021119B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О выборах депутатов муниципальных советов внутригородских муниципальных образований города федерального значения Санкт-Петербурга</w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
-[...16 lines deleted...]
-    <w:p w14:paraId="43731628" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084CBF70" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004618A9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Итоги муниципальных выборов подлежат официальному опубликованию.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3125DF5D" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="14F6BCAB" w14:textId="77777777" w:rsidR="005F4843" w:rsidRPr="005F4843" w:rsidRDefault="005F4843" w:rsidP="005F4843">
+    <w:p w14:paraId="0358DA5F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02BE2836" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005F4843" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F4843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="005F4843">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Сход граждан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B0A358" w14:textId="4F98D11B" w:rsidR="005F4843" w:rsidRPr="00523456" w:rsidRDefault="005F4843" w:rsidP="00523456">
+    <w:p w14:paraId="54194DD9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00523456" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523456">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Сход граждан может проводиться на территории муниципального образования или на части территории муниципального образования по вопросу выявления мнения граждан о поддержке инициативного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B773BCB" w14:textId="22B6BA87" w:rsidR="005F4843" w:rsidRPr="00523456" w:rsidRDefault="005F4843" w:rsidP="00523456">
+    <w:p w14:paraId="69CC5A72" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00523456" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523456">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Сход граждан может созываться главой муниципального образования либо муниципальным советом муниципального образования, в том числе по инициативе группы жителей соответствующей части территории муниципального образования численностью не менее 10 человек.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4145C538" w14:textId="77E5A6D1" w:rsidR="00523456" w:rsidRDefault="005F4843" w:rsidP="00523456">
+    <w:p w14:paraId="5FB6A55F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523456">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Проведение схода граждан обеспечивается главой муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DE960" w14:textId="771CBB5B" w:rsidR="001574ED" w:rsidRPr="001574ED" w:rsidRDefault="001574ED" w:rsidP="001574ED">
+    <w:p w14:paraId="7CF3252B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001574ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001574ED">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Сход граждан правомочен при участии в нем более половины обладающих избирательным правом жителей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>муниципального образования</w:t>
       </w:r>
       <w:r w:rsidRPr="001574ED">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (либо части его территории).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5262CFAF" w14:textId="003FEF47" w:rsidR="00523456" w:rsidRDefault="00523456" w:rsidP="00523456">
+    <w:p w14:paraId="16E5E5E6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Информационное сообщение о проведении схода граждан не позднее, чем за десять дней до даты проведения, публикуется в порядке, установленном для официального опубликования муниципальных нормативных правовых актов, а также размещается на официальном сайте внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна в информационно-телекоммуникационной сети «Интернет» по адресу:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D44C42">
           <w:rPr>
             <w:rStyle w:val="a3"/>
@@ -7043,3319 +6672,3150 @@
         <w:r w:rsidRPr="00D44C42">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00D44C42">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>ru</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, на информационных стендах, расположенных на территории муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C2F27B" w14:textId="77777777" w:rsidR="00523456" w:rsidRDefault="00523456" w:rsidP="00523456">
+    <w:p w14:paraId="0CB16506" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Информационное сообщение должно содержать сведения о дате, времени и месте проведения схода граждан, а также адрес официального сайта, на котором размещен проект муниципального правового акта и материалы по вопросу, выносимому на решение схода граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA101CD" w14:textId="7A9A6851" w:rsidR="00787DF1" w:rsidRDefault="00523456" w:rsidP="0061093B">
+    <w:p w14:paraId="0C7D6110" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787DF1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00787DF1">
+        <w:t xml:space="preserve">  Перед открытием схода граждан проводится регистрация его участников</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C9E876" w14:textId="0C955310" w:rsidR="00787DF1" w:rsidRDefault="00787DF1" w:rsidP="0061093B">
+    <w:p w14:paraId="41015A09" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>На сходе граждан председательствует глава муниципального образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00787DF1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, или иное лицо, избираемое сходом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> граждан</w:t>
       </w:r>
       <w:r w:rsidRPr="00787DF1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CE3DFE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E5F6AB2" w14:textId="459A3919" w:rsidR="00787DF1" w:rsidRDefault="00787DF1" w:rsidP="0061093B">
+    <w:p w14:paraId="6BE7E016" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Главой муниципального образования обеспечивается ведение протокола схода граждан, который подписывается председательствующим на сходе граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A78C0ED" w14:textId="370D4531" w:rsidR="00CE3DFE" w:rsidRDefault="00CE3DFE" w:rsidP="0061093B">
+    <w:p w14:paraId="398C9D82" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Утверждение повестки дня, регламента </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="799BF4A2" w14:textId="15894CC7" w:rsidR="00254FE2" w:rsidRDefault="00254FE2" w:rsidP="00254FE2">
+        <w:t>Утверждение повестки дня, регламента проведения схода граждан производится простым большинством голосов участников схода граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62836542" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00787DF1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение схода </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">граждан </w:t>
       </w:r>
       <w:r w:rsidRPr="00787DF1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>принимается открытым голосованием</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AA0D66" w14:textId="7158E026" w:rsidR="00254FE2" w:rsidRPr="00254FE2" w:rsidRDefault="00254FE2" w:rsidP="00254FE2">
+    <w:p w14:paraId="65D0776E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00254FE2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Протокол схода граждан зачитывается председателем, утверждается решением схода граждан и пописывается председателем. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF185B3" w14:textId="5E58F3AE" w:rsidR="001574ED" w:rsidRPr="00254FE2" w:rsidRDefault="001574ED" w:rsidP="00254FE2">
+    <w:p w14:paraId="0982AABB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00254FE2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Решение схода граждан считается принятым, если за него проголосовало более половины участников схода граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC73A34" w14:textId="77777777" w:rsidR="005F4843" w:rsidRPr="005F4843" w:rsidRDefault="005F4843" w:rsidP="0061093B">
-[...63 lines deleted...]
-    <w:p w14:paraId="13D649D8" w14:textId="77777777" w:rsidR="005F4843" w:rsidRDefault="005F4843" w:rsidP="0061093B">
+    <w:p w14:paraId="74DC6D65" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE156E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Органы местного самоуправления и должностные лица местного самоуправления обеспечивают исполнение решений, принятых на сходе граждан, в соответствии с разграничением полномочий между ними, определенным настоящим Уставом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475DB500" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CE156E" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE156E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Решения, принятые на сходе граждан, подлежат официальному опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F59DD5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Опрос</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B4F69B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Опрос граждан может проводиться на всей территории муниципального образования или на части территории муниципального образования для выявления мнения населения при принятии решений органами местного самоуправления и должностными лицами местного самоуправления в части осуществления полномочий по решению вопросов непосредственного обеспечения жизнедеятельности населения, а также органами государственной власти Санкт-Петербурга в части осуществления полномочий по решению вопросов установления общих принципов организации местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E656675" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. В опросе граждан имеют право участвовать жители муниципального образования, обладающие избирательным правом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231881A7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. В опросе граждан по вопросу выявления мнения граждан о поддержке инициативного проекта вправе участвовать жители муниципального образования или его части, в которых предлагается реализовать инициативный проект, достигшие восемнадцатилетнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E32B3C3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Опрос граждан проводится по инициативе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2746B5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) муниципального совета муниципального образования, главы муниципального образования или главы местной администрации муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD08C28" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) органов государственной власти Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9DC4DC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) жителей муниципального образования или его части, в которых предлагается реализовать инициативный проект, - для выявления мнения граждан о поддержке данного инициативного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5595D5BB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Порядок назначения и проведения опроса граждан определяется нормативны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>правовым акт</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального совета муниципального образования в соответствии с Законом Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70354E68" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Решение о назначении опроса граждан должно быть принято муниципальным советом муниципального образования в течение трех месяцев с момента поступления инициативы проведения опроса граждан, предусмотренной пунктом 4 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480DE610" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Требования к содержанию решения устанавливаются Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583FDE6F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Жители муниципального образования должны быть проинформированы уполномоченным органом или должностным лицом местного самоуправления о проведении опроса граждан не менее чем за 10 дней до его проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2545345F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Для проведения опроса граждан может использоваться официальный сайт муниципального образования в информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF6F780" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Финансирование мероприятий, связанных с подготовкой и проведением опроса граждан, осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F81E549" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1) за счет средств местного бюджета - при проведении опроса по инициативе органов местного самоуправления или жителей муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5545D7B1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) за счет средств бюджета Санкт-Петербурга - при проведении опроса по инициативе органов государственной власти Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737087A6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A30875" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. Результаты опроса носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F10F027" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A30875">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. Результаты опроса подлежат обнародованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D9E3F5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D0AF509" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00D27223" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B22ADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D27223">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Публичные слушания, общественные обсуждения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38673B9A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Публичные слушания могут проводиться на всей территории муниципального образования для обсуждения с участием жителей муниципального образования проектов муниципальных правовых актов по вопросам непосредственного обеспечения жизнедеятельности населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B665AE9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. На публичные слушания должны выноситься:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BA7FED" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) проект устава муниципального образования, а также проект муниципального нормативного правового акта о внесении изменений и дополнений в данный устав, кроме случаев, когда в устав муниципального образования вносятся изменения в форме точного воспроизведения положений Конституции Российской Федерации, федеральных законов, Устава Санкт-Петербурга или законов Санкт-Петербурга в целях приведения данного устава в соответствие с этими нормативными правовыми актами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCA7480" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) проект местного бюджета и отчет о его исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE41E53" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) вопросы о преобразовании муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C6C4F77" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. В публичных слушаниях имеют право участвовать жители муниципального образования, достигшие восемнадцатилетнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02313EB5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Публичные слушания проводятся по инициативе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363F5B41" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) муниципального совета муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379C9A9E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) главы муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE46D41" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) главы местной администрации муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3FFF87" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) жителей муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253A9844" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Порядок назначения и проведения публичных слушаний определяется нормативным</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>правовыми актами муниципального совета муниципального образования в соответствии с Законом Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F02159" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Порядок проведения публичных слушаний должен предусматривать оповещение жителей муниципального образования о времени и месте проведения публичных слушаний, а также возможность ознакомления с проектом муниципального правового акта, в том числе посредством его размещения на официальном сайте органа местного самоуправления в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, не менее чем за 10 дней до их проведения, возможность представления жителями муниципального образования своих замечаний и предложений по вынесенному на обсуждение проекту муниципального правового акта, в том числе посредством официального сайта органа местного самоуправления в информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, другие меры, обеспечивающие участие в публичных слушаниях жителей муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E3C3976" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Нормативными правовыми актами муниципального совета муниципального образования может быть установлено, что для размещения материалов и информации, указанных в пункте 6 настоящей статьи, обеспечения возможности представления жителями муниципального образования своих замечаний и предложений по проекту муниципального правового акта, а также для участия жителей муниципального образования в публичных слушаниях с соблюдением требований об обязательном использовании для таких целей официального сайта органа местного самоуправления в информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может использоваться федеральная государственная информационная система </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Единый портал государственных и муниципальных услуг (функций)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, порядок использования которой для целей настоящей статьи устанавливается Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27752D73" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Публичные слушания, проводимые по инициативе жителей муниципального образования или муниципального совета муниципального образования, назначаются муниципальным советом муниципального образования, а публичные слушания, проводимые по инициативе главы муниципального образования или главы местной администрации муниципального образования, - главой муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555D567D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. Решение о назначении публичных слушаний должно быть принято муниципальным советом муниципального образования или главой муниципального образования в течение 10 дней с момента поступления инициативы проведения публичных слушаний, предусмотренной пунктом 4 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CBDEB6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10. Результаты публичных слушаний, общественных обсуждений подлежат обязательному рассмотрению муниципальным советом муниципального образования при рассмотрении проектов муниципальных правовых актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="402BDC23" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0021164A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. Результаты публичных слушаний, общественных обсуждений, включая мотивированное обоснование принятых решений, подлежат обнародованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DA8F378" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0021164A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12. Результаты публичных слушаний, общественных обсуждений носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05912ABF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D21A772" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2193E1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00555A12" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1372B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Собрание граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46332C47" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Собрания граждан могут проводиться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34367E47" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) для обсуждения вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29974582" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) для информирования населения о деятельности органов местного самоуправления и должностных лиц местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B524C4B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) на территории муниципального образования или на части его территории по вопросу выявления мнения граждан о поддержке инициативного проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F459857" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) в целях осуществления территориального общественного самоуправления на части территории муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF1F2D4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Собрание граждан проводится по инициативе населения, муниципального совета муниципального образования, главы муниципального образования, а также в случаях, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предусмотренных уставом территориального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общественного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFDBC2F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Собрание граждан, проводимое по инициативе муниципального совета муниципального образования или главы муниципального образования, назначается муниципальным советом муниципального образования или главой муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202912A5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Собрание граждан, проводимое по инициативе населения, назначается муниципальным советом муниципального образования в порядке, установленном нормативным правовым актом муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62BD06ED" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Порядок назначения и проведения собрания граждан, а также полномочия собрания граждан определяются Федеральным законом, нормативными правовыми актами муниципального совета муниципального образования, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040112B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уставом территориального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общественного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08BF9AC7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Обращения, принятые собранием граждан, подлежат обязательному рассмотрению органами местного самоуправления и должностными лицами местного самоуправления, к компетенции которых отнесено решение содержащихся в обращениях вопросов, с направлением письменного ответа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A16E41" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Итоги собрания граждан подлежат официальному обнародованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010F82AB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B147F6F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00555A12" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:contextualSpacing/>
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00A30875">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC35D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>14</w:t>
-[...202 lines deleted...]
-      <w:r>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC35D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555A12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Инициативные проекты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C69B0B2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. В целях реализации мероприятий, имеющих приоритетное значение для жителей муниципального образования, по решению вопросов непосредственного обеспечения жизнедеятельности населения или иных вопросов, право решения которых предоставлено </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>органам местного самоуправления, в местную администрацию муниципального образования может быть внесен инициативный проект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAC8D22" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. С инициативой о внесении инициативного проекта вправе выступить инициативная группа численностью не менее 10 граждан, достигших восемнадцатилетнего возраста и проживающих на территории соответствующего муниципального образования, органы территориального общественного самоуправления (далее - инициаторы проекта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAF1D8E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Требования к содержанию инициативного проекта устанавливаются Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0DA003" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Инициативный проект до его внесения в местную администрацию муниципального образования подлежит рассмотрению на сходе или собрании граждан, в том числе на собрании граждан по вопросам осуществления территориального общественного самоуправления на части территории муниципального образования, в целях обсуждения инициативного проекта, определения его соответствия интересам жителей муниципального образования, целесообразности реализации инициативного проекта, а также принятия сходом или собранием граждан решения о поддержке инициативного проекта. При этом возможно рассмотрение нескольких инициативных проектов на одном сходе или на одном собрании граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C05B40" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Помимо обязательной поддержки инициативного проекта, предусмотренной пунктом 3 настоящей статьи, нормативным правовым актом муниципального совета муниципального образования может быть предусмотрена возможность дополнительного выявления мнения граждан по вопросу о поддержке инициативного проекта путем опроса граждан и(или) с применением иных способов выявления мнения населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7956A7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Инициаторы проекта при внесении инициативного проекта в местную администрацию муниципального образования прикладывают к нему протокол схода или собрания граждан, результаты дополнительного выявления мнения граждан путем опроса граждан и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(или) с применением иных способов выявления мнения населения, подтверждающие поддержку инициативного проекта жителями муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08FE2B8D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Информация о внесении инициативного проекта в местную администрацию муниципального образования подлежит обнародованию, в том числе посредством размещения на официальном сайте муниципального образования в информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в течение трех рабочих дней со дня внесения инициативного проекта в местную администрацию муниципального образования и должна содержать сведения, указанные в Федеральном законе. Одновременно граждане информируются о возможности представления в местную администрацию муниципального образования своих замечаний и предложений по инициативному проекту с указанием срока их представления, который не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>может составлять менее пяти рабочих дней. Свои замечания и предложения вправе направлять жители муниципального образования, достигшие восемнадцатилетнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19D97367" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7. Инициативный проект подлежит обязательному рассмотрению местной администрацией муниципального образования в течение 30 дней со дня его внесения. Местная администрация муниципального образования по результатам рассмотрения инициативного проекта принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462CEC37" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) поддержать инициативный проект и продолжить работу над ним в пределах бюджетных ассигнований, предусмотренных решением о местном бюджете, на соответствующие цели и(или) в соответствии с порядком составления и рассмотрения проекта местного бюджета (внесения изменений в решение о местном бюджете);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446EE3DB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) отказать в поддержке инициативного проекта и вернуть его инициаторам проекта с указанием причин отказа в поддержке инициативного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D281548" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8. Местная администрация муниципального образования принимает решение об отказе в поддержке инициативного проекта в одном из следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C56B5C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) несоблюдение установленного порядка внесения инициативного проекта и его рассмотрения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B47A2A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) несоответствие инициативного проекта требованиям федеральных законов и иных нормативных правовых актов Российской Федерации, законов Санкт-Петербурга и иных нормативных правовых актов Санкт-Петербурга, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>настоящему У</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ставу муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BFA3FB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) невозможность реализации инициативного проекта ввиду отсутствия у органов местного самоуправления необходимых полномочий органов местного самоуправления и прав органов местного самоуправления на осуществление полномочий, не отнесенных к полномочиям органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A029E70" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) отсутствие средств местного бюджета в объеме средств, необходимом для реализации инициативного проекта, источником формирования которых не являются инициативные платежи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318508C1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) наличие возможности решения описанной в инициативном проекте проблемы более эффективным способом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57AD9453" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) признание инициативного проекта не прошедшим конкурсный отбор.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3920278B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9. В случае, если в местную администрацию муниципального образования внесено несколько инициативных проектов, в том числе с описанием аналогичных по содержанию приоритетных проблем, местная администрация муниципального образования организует проведение конкурсного отбора и информирует об этом инициаторов проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2199CED9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>10. Проведение конкурсного отбора инициативных проектов возлагается на коллегиальный орган (комиссию), порядок формирования и деятельности которого определяется решением муниципального совета муниципального образования. Состав коллегиального органа (комиссии) формируется местной администрацией муниципального образования. При этом половина от общего числа членов коллегиального органа (комиссии) должна быть назначена на основе предложений муниципального совета муниципального образования. Инициаторам проекта и их представителям при проведении конкурсного отбора должна обеспечиваться возможность участия в рассмотрении коллегиальным органом (комиссией) инициативных проектов и изложения своих позиций по ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A11C06" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B60A00" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Информация о рассмотрении инициативного проекта местной администрацией муниципального образования, о ходе реализации инициативного проекта, в том числе об использовании денежных средств, об имущественном и(или) трудовом участии заинтересованных в его реализации лиц, подлежит обнародованию, в том числе посредством размещения на официальном сайте муниципального образования в информационно-телекоммуникационной сети </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Интернет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B60A00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30875">
-[...86 lines deleted...]
-        <w:t xml:space="preserve">8. Для проведения опроса граждан может использоваться официальный сайт муниципального образования в информационно-телекоммуникационной сети </w:t>
+    </w:p>
+    <w:p w14:paraId="53BCC6B4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B60A00">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. Отчет местной администрации муниципального образования об итогах реализации инициативного проекта подлежит обнародованию, в том числе посредством размещения на официальном сайте муниципального образования в информационно-телекоммуникационной сети </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30875">
+      <w:r w:rsidRPr="00B60A00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Интернет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A30875">
-[...807 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B60A00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Собрания граждан могут проводиться:</w:t>
-[...866 lines deleted...]
-        </w:rPr>
         <w:t>, в течение 30 календарных дней со дня завершения реализации инициативного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CE914C" w14:textId="77777777" w:rsidR="00B60A00" w:rsidRDefault="00B60A00" w:rsidP="00CD7CBC">
-[...12 lines deleted...]
-    <w:p w14:paraId="26A8CAC1" w14:textId="77777777" w:rsidR="003A342A" w:rsidRPr="008279B3" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0C1FCDE5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B2A9040" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="34772628" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>Статья 18. Территориальное общественное самоуправление</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AECBAB8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Под территориальным общественным самоуправлением понимается самоорганизация граждан по месту их жительства на части территории муниципального образования для </w:t>
-      </w:r>
+        <w:t>Под территориальным общественным самоуправлением понимается самоорганизация граждан по месту их жительства на части территории муниципального образования для самостоятельного и под свою ответственность осуществления собственных инициатив по вопросам непосредственного обеспечения жизнедеятельности населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C40C06" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>2. Границы территории, на которой осуществляется территориальное общественное самоуправление, устанавливаются по предложению населения, проживающего на соответствующей территории, представительным органом муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C542214" w14:textId="0F5B8D30" w:rsidR="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="7A0DFA4C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Территориальное общественное самоуправление осуществляется непосредственно населением посредством проведения собраний (конференций) граждан, а также посредством создания органов территориально</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>го общественного самоуправления</w:t>
       </w:r>
       <w:r w:rsidRPr="00932449">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в порядке, установленном Федеральным законом и муниципальными правовыми актами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AC1E81" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="054837B0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4. Территориальное общественное самоуправление может осуществляться в пределах следующих территорий проживания граждан: многоквартирный жилой дом, группа жилых домов, жилой микрорайон, сельский населенный пункт, иные территории проживания граждан. Каждая из указанных территорий проживания граждан может входить только в одно территориальное общественное самоуправление.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">4. Территориальное общественное самоуправление может осуществляться в пределах следующих территорий проживания граждан: многоквартирный жилой дом, группа жилых </w:t>
+      </w:r>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>домов, жилой микрорайон, сельский населенный пункт, иные территории проживания граждан. Каждая из указанных территорий проживания граждан может входить только в одно территориальное общественное самоуправление.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8D1B00" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>5. Органы территориального общественного самоуправления избираются на собраниях (конференциях) граждан, проживающих на соответствующей территории.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344DC25" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="4651B474" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Территориальное общественное самоуправление считается учрежденным с момента регистрации устава территориального общественного самоуправления уполномоченным органом местного самоуправления соответствующего муниципального образования. Порядок регистрации устава территориального общественного самоуправления определяется нормативными правовыми актами представительного органа муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43BE425F" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="47849DBB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7. Территориальное общественное самоуправление в соответствии с его уставом может являться юридическим лицом и подлежит государственной регистрации в организационно-правовой форме некоммерческой организации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75050290" w14:textId="77777777" w:rsidR="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="45A3F5BC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8. Собрание граждан по вопросам организации и осуществления территориального общественного самоуправления считается правомочным, если в нем принимают участие не менее одной трети жителей соответствующей территории, достигших восемнадцатилетнего возраста.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C403629" w14:textId="2F90E79A" w:rsidR="006A1DFA" w:rsidRDefault="00932449" w:rsidP="00ED1FB8">
+    <w:p w14:paraId="3E170F3B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">9. В случаях, предусмотренных </w:t>
       </w:r>
-      <w:r w:rsidR="00ED1FB8">
-[...29 lines deleted...]
-        <w:t>по</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">нормативным правовым актом представительного органа муниципального образования, уставом территориального общественного самоуправления, </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1FB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">лномочия собрания граждан могут осуществляться конференцией граждан (собранием делегатов). </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="006A1DFA" w:rsidRPr="006A1DFA">
+        <w:t>полномочия собрания граждан могут осуществляться конференцией граждан (собранием делегатов). Порядок назначения и проведения конференции граждан (собрания делегатов), избрания делегатов определяется нормативными правовыми актами представительного органа муниципального образования,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1DFA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> уставом территориального общественного самоуправления. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266AB9CF" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+    <w:p w14:paraId="15B00D6C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>10. Конференция граждан по вопросам организации и осуществления территориального общественного самоуправления считается правомочной, если в ней принимают участие не менее двух третей избранных на собраниях граждан делегатов, представляющих не менее одной трети жителей соответствующей территории, достигших восемнадцатилетнего возраста.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFFAA8C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. К исключительным полномочиям собрания, конференции граждан, осуществляющих территориальное общественное самоуправление, относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743E8D2E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) установление структуры органов территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBB1320" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) принятие устава территориального общественного самоуправления, внесение в него изменений и дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D97E62" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) избрание органов территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D21B36" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) определение основных направлений деятельности территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526AEDDD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>10. Конференция граждан по вопросам организации и осуществления территориального общественного самоуправления считается правомочной, если в ней принимают участие не менее двух третей избранных на собраниях граждан делегатов, представляющих не менее одной трети жителей соответствующей территории, достигших восемнадцатилетнего возраста.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6766F7CA" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>5) утверждение сметы доходов и расходов территориального общественного самоуправления и отчета о ее исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B340BE0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11. К исключительным полномочиям собрания, конференции граждан, осуществляющих территориальное общественное самоуправление, относятся:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="743CE60F" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>6) рассмотрение и утверждение отчетов о деятельности органов территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B89359" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1) установление структуры органов территориального общественного самоуправления;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F52B9F2" w14:textId="77777777" w:rsidR="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>7) обсуждение инициативного проекта и принятие решения по вопросу о его одобрении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F9AAA7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2) принятие устава территориального общественного самоуправления, внесение в него изменений и дополнений;</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="03B4535B" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>12. Органы территориального общественного самоуправления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5214A308" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3) избрание органов территориального общественного самоуправления;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="37EE86C0" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>1) действуют в интересах населения, проживающего на соответствующей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBF45FD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4) определение основных направлений деятельности территориального общественного самоуправления;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="54B45289" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>2) могут осуществлять хозяйственную деятельность по благоустройству территории, иную хозяйственную деятельность, направленную на удовлетворение социально-бытовых потребностей граждан, проживающих на соответствующей территории, как за счет средств указанных граждан, так и на основании договора между органами территориального общественного самоуправления и органами местного самоуправления с использованием средств местного бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50ED042E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5) утверждение сметы доходов и расходов территориального общественного самоуправления и отчета о ее исполнении;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="24CF22FE" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>3) обеспечивают исполнение иных принятых на собраниях, конференциях граждан решений по вопросам непосредственного обеспечения жизнедеятельности населения соответствующей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC6298F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6) рассмотрение и утверждение отчетов о деятельности органов территориального общественного самоуправления;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="397E4038" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>4) вправе вносить в органы местного самоуправления проекты муниципальных правовых актов, подлежащие обязательному рассмотрению этими органами и должностными лицами местного самоуправления, к компетенции которых отнесено принятие указанных актов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60352C69" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7) обсуждение инициативного проекта и принятие решения по вопросу о его одобрении.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3B7264EF" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>13. Органы территориального общественного самоуправления могут выдвигать инициативный проект в качестве инициаторов проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F5B3B3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>12. Органы территориального общественного самоуправления:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E96EE55" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>14. В уставе территориального общественного самоуправления устанавливаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FBC805" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1) действуют в интересах населения, проживающего на соответствующей территории;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F41ED9F" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>1) территория, на которой оно осуществляется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14355A89" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2) могут осуществлять хозяйственную деятельность по благоустройству территории, иную хозяйственную деятельность, направленную на удовлетворение социально-бытовых потребностей граждан, проживающих на соответствующей территории, как за счет средств указанных граждан, так и на основании договора между органами территориального общественного самоуправления и органами местного самоуправления с использованием средств местного бюджета;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F45D62F" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>2) цели, задачи, формы и основные направления деятельности территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDEF0C4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3) обеспечивают исполнение иных принятых на собраниях, конференциях граждан решений по вопросам непосредственного обеспечения жизнедеятельности населения соответствующей территории;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4536B8CB" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>3) порядок формирования, прекращения полномочий, права и обязанности, срок полномочий органов территориального общественного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC7757B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4) вправе вносить в органы местного самоуправления проекты муниципальных правовых актов, подлежащие обязательному рассмотрению этими органами и должностными лицами местного самоуправления, к компетенции которых отнесено принятие указанных актов.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5F5C16EA" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>4) порядок принятия решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF2C734" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>13. Органы территориального общественного самоуправления могут выдвигать инициативный проект в качестве инициаторов проекта.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AE800AC" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>5) порядок приобретения имущества, а также порядок пользования и распоряжения указанным имуществом и финансовыми средствами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED0CF5C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>14. В уставе территориального общественного самоуправления устанавливаются:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="616EB560" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>6) порядок прекращения осуществления территориального общественного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BAFE279" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>15. Дополнительные требования к уставу территориального общественного самоуправления органами местного самоуправления устанавливаться не могут.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05902516" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00932449" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00932449">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>1) территория, на которой оно осуществляется;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F311D7B" w14:textId="77777777" w:rsidR="00932449" w:rsidRPr="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
+        <w:t>16. В порядке, установленном законом Санкт-Петербурга, территориальным общественным самоуправлениям, в том числе осуществляющим свою деятельность без регистрации в качестве юридического лица, может быть предоставлена поддержка за счет бюджетных ассигнований бюджета Санкт-Петербурга и местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05EB6A67" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00932449">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2) цели, задачи, формы и основные направления деятельности территориального общественного самоуправления;</w:t>
-[...138 lines deleted...]
-        </w:rPr>
         <w:t>17. Порядок организации и осуществления территориального общественного самоуправления, условия и порядок выделения необходимых средств из местного бюджета определяются нормативными правовыми актами представительного органа муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DE274E" w14:textId="77777777" w:rsidR="00932449" w:rsidRDefault="00932449" w:rsidP="00932449">
-[...11 lines deleted...]
-    <w:p w14:paraId="7F96B9D1" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="335DA7BE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF8F1F3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Статья 19. Обращения граждан в органы местного самоуправления</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54638900" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="2B66CD85" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. Граждане имеют право на индивидуальные и коллективные обращения в органы местного самоуправления.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098BAB6E" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="21E743C8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. Обращения граждан подлежат рассмотрению в порядке и сроки, установленные Федеральным законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10395,2302 +9855,1841 @@
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>О порядке рассмотрения обращений граждан Российской Федерации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3C5A0D" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="402008AD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. За нарушение порядка и сроков рассмотрения обращений граждан должностные лица местного самоуправления несут ответственность в соответствии с законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C577C4F" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
-[...11 lines deleted...]
-    <w:p w14:paraId="4348EFDD" w14:textId="77777777" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="27F9B775" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FFB87B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Статья 20. Другие формы непосредственного осуществления населением местного самоуправления и участия населения в осуществлении местного самоуправления</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6026D337" w14:textId="3E78C8F7" w:rsidR="008279B3" w:rsidRPr="008279B3" w:rsidRDefault="008279B3" w:rsidP="008279B3">
+    <w:p w14:paraId="3A550A45" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008279B3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Наряду с предусмотренными </w:t>
       </w:r>
-      <w:r w:rsidR="008E1CCF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">настоящим Уставом </w:t>
       </w:r>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">формами непосредственного осуществления населением местного самоуправления и участия населения в осуществлении </w:t>
-      </w:r>
+        <w:t>формами непосредственного осуществления населением местного самоуправления и участия населения в осуществлении местного самоуправления граждане вправе участвовать в осуществлении местного самоуправления в иных формах, не противоречащих Конституции Российской Федерации, Федеральному закону, другим федеральным законам и законам Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B77CCC2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008279B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2. Органы государственной власти Санкт-Петербурга и их должностные лица, органы местного самоуправления и должностные лица местного самоуправления обязаны содействовать населению в непосредственном осуществлении населением местного самоуправления и участии населения в осуществлении местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF72A8E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E2881FF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F774F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОРГАНИЗАЦИОННЫЕ ОСНОВЫ МЕСТНОГО САМОУПРАВЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330FE995" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="000B437F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Органы местного самоуправления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0480B9B9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B437F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Структуру органов местного самоуправления составляют</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59619159" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>местного самоуправления граждане вправе участвовать в осуществлении местного самоуправления в иных формах, не противоречащих Конституции Российской Федерации, Федеральному закону, другим федеральным законам и законам Санкт-Петербурга.</w:t>
-[...90 lines deleted...]
-          <w:bCs/>
+        <w:t>1) представительный орган муниципального образования - муниципальный совет муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F11E471" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A86C50">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>глава муниципального образования, исполняющий полномочия председателя муниципального совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C75861D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исполнительно-распорядительный орган муниципального образования - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">местная администрация </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A6CFD2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00392F25" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Органы местного самоуправления не входят в систему органов государственной власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="317F5121" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Решение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования об изменении структуры органов местного самоуправления вступает в силу не ранее чем по истечении срока полномочий </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования, принявшего указанное решение, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E329CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральным законом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C582E69" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00392F25" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DF960AA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00392F25" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="000F774F" w:rsidRPr="000F774F">
-[...199 lines deleted...]
-        <w:t xml:space="preserve">3) исполнительно-распорядительный орган муниципального образования - </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальный совет</w:t>
       </w:r>
       <w:r w:rsidRPr="00392F25">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...204 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76ABA881" w14:textId="77777777" w:rsidR="0061093B" w:rsidRDefault="00662DDF" w:rsidP="006F38B5">
+    <w:p w14:paraId="42FE309A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061093B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Муниципальный совет муниципального образования состоит из депутатов, избираемых на муниципальных выборах</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="05F25D74" w14:textId="40C23D04" w:rsidR="009C5334" w:rsidRPr="0061093B" w:rsidRDefault="009C5334" w:rsidP="006F38B5">
+        <w:t>Муниципальный совет муниципального образования состоит из депутатов, избираемых на муниципальных выборах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9B4B6E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="0061093B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0061093B">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Полное официальное наименование </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="3DF7D939" w14:textId="1095733F" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="006F38B5">
+        <w:t>Полное официальное наименование муниципального совета муниципального образования - Муниципальный Совет внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA97960" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Сокращенное </w:t>
       </w:r>
       <w:r w:rsidRPr="009E74E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">наименование </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="009E74E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...34 lines deleted...]
-    <w:p w14:paraId="68552E61" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="006C7556" w:rsidP="006F38B5">
+        <w:t xml:space="preserve"> – МС МО пос. Стрельна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA23D7A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Муниципальный совет</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="009E74E4">
+      <w:r w:rsidRPr="009E74E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования </w:t>
       </w:r>
-      <w:r w:rsidR="00B9695E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>может обладать</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="009E74E4">
+      <w:r w:rsidRPr="009E74E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> правами юридического лица</w:t>
       </w:r>
-      <w:r w:rsidR="00B9695E">
-[...23 lines deleted...]
-      <w:r w:rsidR="009C5334" w:rsidRPr="009E74E4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, в соответствии с правовым актом муниципального совета муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E74E4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD7AB85" w14:textId="77777777" w:rsidR="0061093B" w:rsidRDefault="0061093B" w:rsidP="006F38B5">
+    <w:p w14:paraId="271D56DA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Местонахождение муниципального совета: Санкт-Петербург, поселок Стрельна, Санкт-Петербургское шоссе, дом 69, литера А.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17149F20" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRDefault="0061093B" w:rsidP="006F38B5">
+    <w:p w14:paraId="2B99A178" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556" w:rsidRPr="0061093B">
-[...24 lines deleted...]
-    <w:p w14:paraId="27F67862" w14:textId="77777777" w:rsidR="00257AA5" w:rsidRDefault="009C5334" w:rsidP="00257AA5">
+      <w:r w:rsidRPr="0061093B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Муниципальный совет муниципального образования состоит из десяти депутатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD43BE1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Срок полномочий </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="53F24403" w14:textId="2697C893" w:rsidR="009C5334" w:rsidRPr="00257AA5" w:rsidRDefault="006C7556" w:rsidP="00257AA5">
+        <w:t>Срок полномочий муниципального совета муниципального образования составляет пять лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0A04EC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00257AA5" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00257AA5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Муниципальный совет</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="10281A8F" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+        <w:t>Муниципальный совет муниципального образования может осуществлять свои полномочия в случае избрания не менее двух третей от установленной частью 4 настоящей статьи численности депутатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376BB7F0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Заседание </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования считает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ся</w:t>
       </w:r>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> правомочным, если на нем присутствует не менее 50 процентов от числа избранных депутатов. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8F8FE7" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="002A071C" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="3A7C42BC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002A071C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Заседания </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования проводятся в соответствии с Регламентом</w:t>
       </w:r>
-      <w:r w:rsidR="00B9695E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения</w:t>
       </w:r>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">заседаний, утвержденным правовым актом </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C7556">
+        <w:t>заседаний, утвержденным правовым актом муниципального совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A071C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования, но не реже одного раза в три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C190A40" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A071C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вновь избранный </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальный совет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A071C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования собирается на первое заседание не позднее 30 дней со дня избрания </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="002A071C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования, но не реже одного раза в три месяца.</w:t>
-[...50 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> муниципального образования в правомочном составе.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716C3CC6" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRDefault="009C5334" w:rsidP="006F38B5">
+    <w:p w14:paraId="77AB1EED" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Полномочия </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="74E9A8EA" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRPr="006F38B5" w:rsidRDefault="009C5334" w:rsidP="006F38B5">
+        <w:t>Полномочия муниципального совета муниципального образования прекращаются со дня первого заседания муниципального совета муниципального образования нового созыва.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACE5697" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006F38B5" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Организацию деятельности </w:t>
-[...5 lines deleted...]
-        <w:t>муниципального совета</w:t>
+        <w:t>Организацию деятельности муниципального совета муниципального образования осуществляет глава муниципального образования.</w:t>
       </w:r>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BB653B" w14:textId="3C35BEE8" w:rsidR="009C5334" w:rsidRPr="006F38B5" w:rsidRDefault="009C5334" w:rsidP="006F38B5">
+    <w:p w14:paraId="58DCDFA8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006F38B5" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Расходы на обеспечение деятельности </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Расходы на обеспечение деятельности муниципального совета муниципального образования предусматриваются в местном бюджете отдельной строкой в соответствии с классификацией расходов бюджетов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7D132A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Управление и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F22A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(или) распоряжение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальным советом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F22A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования или отдельными депутатами (группами депутатов) в какой бы то ни было форме средствами местного бюджета в процессе его исполнения не допускаются, за исключением средств местного бюджета, направляемых на обеспечение деятельности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
-      <w:r w:rsidRPr="006F38B5">
-[...24 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="004F22A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(или) распоряжение </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> муниципального образования и депутатов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68138DFF" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
-[...12 lines deleted...]
-    <w:p w14:paraId="513B6BDE" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="5554F1A5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36C73A68" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81997">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC">
-[...15 lines deleted...]
-        <w:t>3</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81997">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Полномочия </w:t>
-[...8 lines deleted...]
-        <w:t>муниципального совета</w:t>
+        <w:t>Полномочия муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81997">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA603A1" w14:textId="77777777" w:rsidR="009C72A3" w:rsidRDefault="009C72A3" w:rsidP="009C72A3">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="14187E1A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C72A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. В исключительной компетенции муниципального совета муниципального образования находятся:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE62B7A" w14:textId="1D24D92D" w:rsidR="009C72A3" w:rsidRPr="004A63AF" w:rsidRDefault="009C72A3" w:rsidP="004A63AF">
-[...186 lines deleted...]
-    <w:p w14:paraId="12BCAE7B" w14:textId="6C03DF68" w:rsidR="004A63AF" w:rsidRPr="004A63AF" w:rsidRDefault="004A63AF" w:rsidP="004A63AF">
+    <w:p w14:paraId="0AAA6884" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="426"/>
-[...27 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>принятие устава муниципального образования и внесение в него изменений и дополнений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467844DA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>утверждение местного бюджета и отчета о его исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF6422E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>утверждение стратегии социально-экономического развития муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1855902B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>определение порядка управления и распоряжения имуществом, находящимся в муниципальной собственности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2588709A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>определение порядка принятия решений о создании, реорганизации и ликвидации муниципальных предприятий, а также об установлении тарифов на услуги муниципальных предприятий и учреждений, выполнение работ, за исключением случаев, предусмотренных федеральными законами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E549983" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>определение порядка материально-технического и организационного обеспечения деятельности органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E922111" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>контроль за исполнением органами местного самоуправления и должностными лицами местного самоуправления полномочий по решению вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170B4100" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004A63AF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>принятие решения об удалении главы муниципального образования в отставку в предусмотренных Федеральным законом случаях;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C95CD7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A63AF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>заслушивание ежегодных отчетов главы муниципального образования, главы местной администрации муниципального образования о результатах их деятельности, деятельности местной администрации муниципального образования и иных подведомственных главе муниципального образования органов местного самоуправления, в том числе о решении вопросов, поставленных муниципальным советом муниципального образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FB74A7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>К полномочиям муниципального совета муниципального образования поселок Стрельна относится</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0065260F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>утверждение положений по вопросам местного значения, установленным статьей 4 настоящего Устава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B70EA0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0065260F">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Иные полномочия муниципального совета муниципального образования определяются федеральными законами и принимаемыми в соответствии с ними Уставом Санкт-Петербурга, законами Санкт-Петербурга и настоящим Уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B8CF71" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AFAE82E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F81997" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81997">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статья</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81997">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Досрочное прекращение полномочий муниципального совета </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F81997">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, депутата муниципального совета муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06AA2D84" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Полномочия </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00392F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прекращаются досрочно в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0DDB8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) вступление в силу закона Санкт-Петербурга о его роспуске;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B66C199" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) принятие муниципальным советом муниципального образования в порядке, определенном уставом муниципального образования, решения о самороспуске;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701DD7AE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) вступление в силу решения Санкт-Петербургского городского суда о неправомочности данного состава депутатов муниципального совета муниципального образования, в том числе в связи со сложением депутатами своих полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E82AE4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) преобразование муниципального образования, осуществляемое в соответствии с Федеральным законом и настоящим Законом Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC25042" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) увеличение численности избирателей муниципального образования более чем на 25 процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058DCF3E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD3228">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) нарушение срока издания муниципального правового акта, необходимого для реализации решения, принятого путем прямого волеизъявления населения. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C543A24" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00885CDD">
-[...339 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1) вступление в силу закона Санкт-Петербурга о его роспуске;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>В случае вступления в силу закона Санкт-Петербурга о роспуске муниципального совета муниципального образования его полномочия прекращаются досрочно со дня вступления в силу закона Санкт-Петербурга о его роспуске.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36474EE5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...135 lines deleted...]
-        </w:rPr>
         <w:t>Закон Санкт-Петербурга о роспуске муниципального совета муниципального образования может быть обжалован в судебном порядке в соответствии с федеральным законом в течение 10 дней со дня вступления в силу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67671F4E" w14:textId="73C9DDDC" w:rsidR="00CD3228" w:rsidRPr="00CD3228" w:rsidRDefault="00CD3228" w:rsidP="00CD3228">
+    <w:p w14:paraId="68AA7C88" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Депутаты муниципального совета муниципального образования, распущенного на основании подпунктов 2 и 3 пункта 3 </w:t>
@@ -12708,57 +11707,57 @@
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Закон</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санкт-Петербурга от 0</w:t>
       </w:r>
-      <w:r w:rsidR="003E04B1">
-[...5 lines deleted...]
-        <w:t>3</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 688-133 </w:t>
       </w:r>
@@ -12773,669 +11772,627 @@
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Об организации местного самоуправления в единой системе публичной власти в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санкт-Петербурге»</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, вправе в течение 10 дней со дня вступления в силу закона Санкт-Петербурга о роспуске муниципального совета муниципального образования обратиться в суд с заявлением в соответствии с федеральным законом для установления факта отсутствия их вины за непроведение муниципальным советом муниципального образования правомочного заседания в течение трех месяцев подряд.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A28DAF5" w14:textId="77777777" w:rsidR="00CD3228" w:rsidRPr="00CD3228" w:rsidRDefault="00CD3228" w:rsidP="00CD3228">
+    <w:p w14:paraId="6F786956" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CD3228" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6. Досрочное прекращение полномочий муниципального совета муниципального образования влечет досрочное прекращение полномочий его депутатов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C64F13A" w14:textId="71791836" w:rsidR="00CD3228" w:rsidRDefault="00CD3228" w:rsidP="00CD3228">
+    <w:p w14:paraId="796DF2B6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">7. В случае досрочного прекращения полномочий муниципального совета муниципального образования досрочные выборы в муниципальный совет муниципального образования проводятся в сроки, установленные </w:t>
       </w:r>
-      <w:r w:rsidR="00A647FC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ф</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3228">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>едеральным законом</w:t>
       </w:r>
-      <w:r w:rsidR="00A647FC" w:rsidRPr="00A647FC">
+      <w:r w:rsidRPr="00A647FC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A647FC" w:rsidRPr="00A647FC">
+      <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>от 12.06.2002 № 67-ФЗ «Об основных гарантиях избирательных прав и права на участие в референдуме граждан Российской Федерации».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1786FA3E" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRPr="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00A647FC">
+    <w:p w14:paraId="0A0534AB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Полномочия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> депутата муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, прекращаются досрочно в следующих случаях:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303ACA88" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRPr="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00A647FC">
+    <w:p w14:paraId="04C2440A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1) смерть;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A788B1D" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRPr="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00A647FC">
+    <w:p w14:paraId="2BB8E4CA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>2) отставка по собственному желанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DD2DA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) признание судом недееспособным или ограниченно дееспособным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BFEDB3F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) признание судом безвестно отсутствующим или объявление умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2DE904" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) вступление в отношении его в законную силу обвинительного приговора суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B50EBDB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) выезд за пределы Российской Федерации на постоянное место жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A75339B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7) прекращение гражданства Российской Федерации или наличие гражданства (подданства) иностранного государства либо вида на жительство или иного документа, подтверждающего право на постоянное проживание на территории иностранного государства гражданина Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D49B5AC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8) досрочное прекращение полномочий соответствующего органа местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCB64B1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A647FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2) отставка по собственному желанию;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D7DAADB" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRPr="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00A647FC">
+        <w:t>9) призыв на военную службу или направление на заменяющую ее альтернативную гражданскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E2D901" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3) признание судом недееспособным или ограниченно дееспособным;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39106CCD" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRPr="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00A647FC">
+        <w:t>10) приобретение статуса иностранного агента;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71ABDB32" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4) признание судом безвестно отсутствующим или объявление умершим;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>11) иные случаи, установленные Федеральным законом и другими федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6904F337" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5) вступление в отношении его в законную силу обвинительного приговора суда;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>. Полномочия депутата муниципального совета муниципального образования прекращаются досрочно решением муниципального совета муниципального образования в случае отсутствия депутата без уважительных причин на всех заседаниях муниципального совета муниципального образования в течение шести месяцев подряд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF36E1A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6) выезд за пределы Российской Федерации на постоянное место жительства;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>. Депутат муниципального совета муниципального образования, в отношении которого муниципальным советом муниципального образования принято решение о досрочном прекращении полномочий депутата муниципального совета муниципального образования, вправе обратиться с заявлением об обжаловании указанного решения в суд в соответствии с федеральным законом в течение 10 дней со дня официального опубликования указанного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED3D593" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7) прекращение гражданства Российской Федерации или наличие гражданства (подданства) иностранного государства либо вида на жительство или иного документа, подтверждающего право на постоянное проживание на территории иностранного государства гражданина Российской Федерации;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>. В случае если депутат муниципального совета муниципального образования, полномочия которого прекращены досрочно на основании решения муниципального совета муниципального образования о досрочном прекращении полномочий депутата муниципального совета муниципального образования, обжалует указанное решение в судебном порядке в соответствии с федеральным законом, муниципальный совет муниципального образования не вправе принимать решение о назначении дополнительных выборов депутатов муниципального совета муниципального образования до вступления решения суда в законную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB56B9B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>8) досрочное прекращение полномочий соответствующего органа местного самоуправления;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>. Решение муниципального совета муниципального образования о досрочном прекращении полномочий депутата муниципального совета муниципального образования принимается не позднее чем через 30 дней со дня появления основания для досрочного прекращения полномочий, а если это основание появилось в период между сессиями муниципального совета муниципального образования, - не позднее чем через три месяца со дня появления такого основания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEDCEE3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A647FC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>9) призыв на военную службу или направление на заменяющую ее альтернативную гражданскую службу;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">. В случае если решение муниципального совета муниципального образования о досрочном прекращении полномочий депутата муниципального совета муниципального образования по основанию, предусмотренному подпунктом 2 пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>10) приобретение статуса иностранного агента;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> настоящей статьи, не принято в сроки, предусмотренные пунктом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11) иные случаи, установленные Федеральным законом и другими федеральными законами.</w:t>
-[...19 lines deleted...]
-        <w:t>9</w:t>
+        <w:t xml:space="preserve"> настоящей статьи, депутат муниципального совета муниципального образования вправе обратиться в суд в соответствии с федеральным </w:t>
       </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Полномочия депутата муниципального совета муниципального образования прекращаются досрочно решением муниципального совета муниципального образования в случае отсутствия депутата без уважительных причин на всех заседаниях муниципального совета муниципального образования в течение шести месяцев подряд.</w:t>
-[...19 lines deleted...]
-        <w:t>10</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>законом с заявлением об обжаловании бездействия муниципального совета муниципального образования в порядке, предусмотренном процессуальным законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77268911" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="00A647FC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Депутат муниципального совета муниципального образования, в отношении которого муниципальным советом муниципального образования принято решение о досрочном прекращении полномочий депутата муниципального совета муниципального образования, вправе обратиться с заявлением об обжаловании указанного решения в суд в соответствии с федеральным законом в течение 10 дней со дня официального опубликования указанного решения.</w:t>
-[...143 lines deleted...]
-        </w:rPr>
         <w:t>. В случае обращения высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга с заявлением о досрочном прекращении полномочий депутата муниципального совета муниципального образования днем появления основания для досрочного прекращения полномочий является день поступления в муниципальный совет муниципального образования данного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE2A3C" w14:textId="77777777" w:rsidR="00A647FC" w:rsidRDefault="00A647FC" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="31FA4230" w14:textId="3C14829B" w:rsidR="001E5EDA" w:rsidRPr="00732B24" w:rsidRDefault="009C5334" w:rsidP="00732B24">
+    <w:p w14:paraId="1C6550A2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75D30946" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00732B24" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B559D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья </w:t>
-[...52 lines deleted...]
-    <w:p w14:paraId="239FA044" w14:textId="054D2D49" w:rsidR="00DE12FD" w:rsidRPr="009210D2" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+        <w:t>Статья 25. Порядок самороспуска муниципального совета муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C17CC00" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="009210D2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Процедуру </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13452,51 +12409,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">лава </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>униципального образования в следующем порядке и сроки:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD41FFA" w14:textId="7091EEC6" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="77F9E25B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">с мотивированной инициативой о </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13621,51 +12578,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">принятию решения о </w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>самороспуск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB9A68" w14:textId="6B6925E2" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="486DAC67" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">в течение месяца со дня подачи инициативы о </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13706,51 +12663,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">овета. Постоянные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>омиссии дают заключение по инициативе самороспуска;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBF406D" w14:textId="364A1EC6" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="327BC243" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">после получения заключений </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13779,73 +12736,72 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">принятию решения о </w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>самороспуск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10177BBA" w14:textId="004F7645" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="50D84BD2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>после проведения процедур</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, предусмотренных настоящей статьей,</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>г</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">лава </w:t>
@@ -13853,77 +12809,77 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">униципального образования включает в повестку дня заседания вопрос о </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">принятии решения о </w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>самороспуске.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF25826" w14:textId="77777777" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="14E19C12" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Решение о самороспуске принимается большинством в две трети голосов от установленной численности депутатов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2C91E1" w14:textId="189F1CB9" w:rsidR="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="2E2D1DC8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Заседание </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
@@ -13972,2909 +12928,2528 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> решения о </w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>самороспуск</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> депутатами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C9EFFF" w14:textId="09C8CEAE" w:rsidR="001E5EDA" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
+    <w:p w14:paraId="13DC40D3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Решение о самороспуске подлежит </w:t>
       </w:r>
-      <w:r w:rsidR="00FA052D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>обнародованию</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> не позднее чем через пять дней со дня</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> его</w:t>
       </w:r>
       <w:r w:rsidRPr="009210D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> принятия.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610D4B27" w14:textId="77777777" w:rsidR="00DE12FD" w:rsidRPr="00DE12FD" w:rsidRDefault="00DE12FD" w:rsidP="00DE12FD">
-[...14 lines deleted...]
-    <w:p w14:paraId="2608EB32" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="03AF96DA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00123728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC">
-[...15 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
       <w:r w:rsidRPr="00123728">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Глава муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F5B0C2" w14:textId="77777777" w:rsidR="009E72B6" w:rsidRDefault="001E5EDA" w:rsidP="009E72B6">
+    <w:p w14:paraId="023AE584" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава муниципального образования является высшим должностным лицом муниципального образования и наделяется </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="3D199FA2" w14:textId="4DA2CE18" w:rsidR="009E72B6" w:rsidRDefault="009E72B6" w:rsidP="009E72B6">
+        <w:t>Глава муниципального образования является высшим должностным лицом муниципального образования и наделяется настоящим Уставом в соответствии с Федеральным законом собственными полномочиями по решению вопросов непосредственного обеспечения жизнедеятельности населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2883B4E6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Глава муниципального образования в соответствии с Законом Санкт-Петербурга и настоящим Уставом исполняет полномочия председателя муниципального совета муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A10AAEB" w14:textId="77777777" w:rsidR="009E72B6" w:rsidRDefault="009E72B6" w:rsidP="009E72B6">
+    <w:p w14:paraId="5FBF9B05" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E72B6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Полное наименование: Глава муниципального образования, исполняющий полномочия председателя Муниципального Совета.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479657B8" w14:textId="1C79F561" w:rsidR="009E72B6" w:rsidRPr="009E72B6" w:rsidRDefault="009E72B6" w:rsidP="009E72B6">
+    <w:p w14:paraId="54AAF9E3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="009E72B6" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E72B6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Сокращенное наименование: Глава МО пос. Стрельна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5CB793" w14:textId="79C95FEF" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="3E4168F5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава муниципального образования в соответствии с Законом Санкт-Петербурга и </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0812C24F" w14:textId="7BEFEA85" w:rsidR="001E5EDA" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+        <w:t>Глава муниципального образования в соответствии с Законом Санкт-Петербурга и настоящим Уставом избирается муниципальным советом муниципального образования из своего состава.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6463A1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Избрание главы муниципального образования муниципальным советом муниципального образования из своего состава проводится, как правило, на первом заседании муниципального совета муниципального образования нового созыва.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671D5ACE" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="00F34387" w:rsidP="00F34387">
+    <w:p w14:paraId="1C4F1585" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Глава муниципального образования избирается тайным голосованием</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>. Порядок проведения тайного голосования определятся правовым актом представительного органа муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="660E3210" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="20F956E0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае если кандидат на должность главы муниципального образования не набрал число голосов, необходимое для принятия решения муниципальным советом муниципального образования об избрании главы муниципального образования из своего </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="57C8FD05" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+        <w:t>В случае если кандидат на должность главы муниципального образования не набрал число голосов, необходимое для принятия решения муниципальным советом муниципального образования об избрании главы муниципального образования из своего состава, высшее должностное лицо Санкт-Петербурга - Губернатор Санкт-Петербурга в течение 10 дней назначает временно исполняющего полномочия главы муниципального образования из числа лиц, которые на день назначения не имеют в соответствии с законодательством об основных гарантиях избирательных прав и права на участие в референдуме граждан Российской Федерации ограничений пассивного избирательного права.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188694C3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Глава муниципального образования должен соблюдать ограничения, запреты, исполнять обязанности, которые установлены для лиц, замещающих муниципальные должности, Федеральным законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C591996" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="7E05B7F4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Глава муниципального образования подконтролен и подотчетен населению и муниципальному совету муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="185E83AE" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="3C6F17E8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Глава муниципального образования представляет муниципальному совету муниципального образования ежегодные отчеты о результатах своей деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0A8FDC" w14:textId="31F29BA0" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="0CF4FA53" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">В случае если глава муниципального образования не может осуществлять свои полномочия в связи с состоянием здоровья или другими обстоятельствами, временно препятствующими осуществлению своих полномочий (в частности, в связи с отпуском, служебной командировкой), их временно исполняет </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DE12FD" w:rsidRPr="00F34387">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">В случае если глава муниципального образования не может осуществлять свои полномочия в связи с состоянием здоровья или другими обстоятельствами, временно препятствующими осуществлению своих полномочий (в частности, в связи с отпуском, служебной командировкой), их временно исполняет уполномоченный </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">уполномоченный </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D638FA">
+        <w:t xml:space="preserve">муниципальным советом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">муниципальным советом </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>заместитель главы муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0808E64F" w14:textId="3D723F46" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="2D33E9DE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Временно исполняющий полномочия главы муниципального образования в случаях, предусмотренных Федеральным законом и </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="2B34CD4C" w14:textId="77777777" w:rsidR="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+        <w:t>Временно исполняющий полномочия главы муниципального образования в случаях, предусмотренных Федеральным законом и Законом Санкт-Петербурга, назначается высшим должностным лицом Санкт-Петербурга - Губернатором Санкт-Петербурга на срок до дня избрания главы муниципального образования в установленном порядке и вступления его в должность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9FA777" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F34387">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Временно исполняющий полномочия главы муниципального образования обладает правами и обязанностями главы муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF1148B" w14:textId="62F22630" w:rsidR="001E5EDA" w:rsidRPr="00F34387" w:rsidRDefault="001E5EDA" w:rsidP="00F34387">
+    <w:p w14:paraId="76E85472" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="709"/>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F34387">
-[...34 lines deleted...]
-    <w:p w14:paraId="637DC467" w14:textId="068569F7" w:rsidR="009C5334" w:rsidRPr="00055DB3" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    </w:p>
+    <w:p w14:paraId="49FC9FE9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00055DB3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00055DB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="007F33F3">
-[...11 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Полномочия гл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00055DB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8F8947" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007F33F3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. В исключительной компетенции главы муниципального образования находятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C926E9D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007F33F3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) представительство муниципального образования в отношениях с органами местного самоуправления других муниципальных образований, органами государственной власти, гражданами и организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AA66C3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007F33F3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) подписание и обнародование в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящим </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00124DE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Уставом муниципального образования,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативных правовых актов, принятых муниципальным советом муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3505A2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007F33F3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) издание в пределах своих полномочий правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0925D393" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F33F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>право требования созыва внеочередного заседания муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3258F7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) иные полномочия, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00964502">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отнесенные к его компетенции федеральными законами и принятыми в соответствии с ними Уставом Санкт-Петербурга, законами Санкт-Петербурга, настоящим Уставом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258BB5CD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00055DB3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCA4A8B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F10068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Досрочное прекращение полномочий</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> глав</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F10068">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9AA4DE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Полномочия главы муниципального образования прекращаются досрочно в случаях, предусмотренных пунктом 1 статьи 25 Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга от 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№ 688-133 «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об организации местного самоуправления в единой системе публичной власти в Санкт-Петербурге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а также в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B3A18E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) утрата доверия Президента Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B49944F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2) удаление в отставку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CB7EBB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) отрешение от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C99237" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) установленная в судебном порядке стойкая неспособность по состоянию здоровья осуществлять полномочия главы муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74FB305A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) преобразование муниципального образования, осуществляемое в соответствии с Федеральным законом и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00500591">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637AEDDF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E5736D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) увеличение численности избирателей муниципального образования более чем на 25 процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E04638B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E5736D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7) нарушение срока издания муниципального правового акта, необходимого для реализации решения, принятого путем прямого волеизъявления населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096BBC0B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Муниципальный совет муниципального образования в соответствии с Федеральным законом вправе удалить главу муниципального образования в отставку по инициативе депутатов муниципального совета муниципального образования или по инициативе высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05199EE2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Основаниями для удаления главы муниципального образования в отставку являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F0F002" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) решения, действия (бездействие) главы муниципального образования, повлекшие (повлекшее) наступление следующих последствий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30346780" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а) возникновение просроченной задолженности муниципального образования по исполнению своих долговых и(или) бюджетных обязательств, определенной в порядке, установленном Бюджетным кодексом Российской Федерации, превышающей 30 процентов собственных доходов бюджета муниципального образования в последнем отчетном году, и(или) просроченной задолженности муниципального образования по исполнению своих бюджетных обязательств, превышающей 40 процентов бюджетных ассигнований в отчетном финансовом году, при условии выполнения бюджетных обязательств федерального бюджета и бюджета Санкт-Петербурга в отношении бюджета указанного муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65736D1E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) нецелевое расходование бюджетных средств либо нарушение Конституции Российской Федерации, федерального закона, иных нормативных правовых актов, установленное соответствующим судом, при осуществлении отдельных переданных государственных полномочий за счет предоставления субвенций местному бюджету органом местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182E0D04" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) неисполнение в течение трех и более месяцев обязанностей по решению вопросов непосредственного обеспечения жизнедеятельности населения, осуществлению полномочий, предусмотренных Федеральным законом, другими федеральными законами, уставом муниципального образования, и(или) обязанностей по обеспечению осуществления органами </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>местного самоуправления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B60242" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) неудовлетворительная оценка деятельности главы муниципального образования муниципальным советом муниципального образования по результатам его ежегодного отчета перед муниципальным советом муниципального образования, данная два раза подряд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16817379" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) несоблюдение ограничений, запретов, неисполнение обязанностей, которые установлены законодательством Российской Федерации о противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F37A618" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) допущение главой муниципального образования, местной администрацией муниципального образования, иными органами и должностными лицами местного самоуправления муниципального образования и подведомственными организациями массового нарушения государственных гарантий равенства прав и свобод человека и гражданина в зависимости от расы, национальности, языка, отношения к религии и других обстоятельств, ограничения прав и дискриминации по признакам расовой, национальной, языковой или религиозной принадлежности, если это повлекло нарушение межнационального и межконфессионального согласия и способствовало возникновению межнациональных (межэтнических) и межконфессиональных конфликтов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EBEF51" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) систематическое недостижение показателей эффективности деятельности органов местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A48AEFF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Инициатива депутатов муниципального совета муниципального образования об удалении главы муниципального образования в отставку, выдвинутая не менее чем одной третью от установленной численности депутатов муниципального совета муниципального образования, оформляется в виде обращения, которое вносится в муниципальный совет муниципального образования. Указанное обращение вносится вместе с проектом решения муниципального совета муниципального образования об удалении главы муниципального образования в отставку. О выдвижении данной инициативы глава муниципального образования и высшее должностное лицо Санкт-Петербурга - Губернатор Санкт-Петербурга уведомляются не позднее дня, следующего за днем внесения указанного обращения в муниципальный совет муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="116E4BCC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Рассмотрение инициативы депутатов муниципального совета муниципального образования об удалении главы муниципального образования в отставку осуществляется с учетом мнения высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5E9ECF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. В случае если при рассмотрении инициативы депутатов муниципального совета муниципального образования об удалении главы муниципального образования в отставку предполагается рассмотрение вопросов, касающихся обеспечения осуществления органами </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">местного самоуправления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга, и(или) решений, действий (бездействия) главы муниципального образования, повлекших (повлекшего) наступление последствий, предусмотренных подпунктами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«а»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подпункта 1 пункта 3 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 17 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга от 0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.12.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 688-133 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об организации местного самоуправления в единой системе публичной власти в Санкт-Петербурге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, решение об удалении главы муниципального образования в отставку может быть принято только при согласии высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFF52E6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00055DB3">
-[...275 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Рассмотрение инициативы депутатов муниципального совета муниципального образования или высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга об удалении главы муниципального образования в отставку осуществляется муниципальным советом муниципального образования в течение одного месяца со дня внесения соответствующего обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1C2A62" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F10068">
-[...311 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2. Муниципальный совет муниципального образования в соответствии с Федеральным законом вправе удалить главу муниципального образования в отставку по инициативе депутатов муниципального совета муниципального образования или по инициативе высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>. Рассмотрение на заседании муниципального совета муниципального образования вопроса об удалении главы муниципального образования в отставку проходит под председательством депутата муниципального совета муниципального образования, уполномоченного на это муниципальным советом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C92A994" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3. Основаниями для удаления главы муниципального образования в отставку являются:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0AFD62D6" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+        <w:t>. Решение муниципального совета муниципального образования об удалении главы муниципального образования в отставку считается принятым, если за него проголосовало не менее двух третей от установленной численности депутатов муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71803A2D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...13 lines deleted...]
-      </w:pPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>а) возникновение просроченной задолженности муниципального образования по исполнению своих долговых и(или) бюджетных обязательств, определенной в порядке, установленном Бюджетным кодексом Российской Федерации, превышающей 30 процентов собственных доходов бюджета муниципального образования в последнем отчетном году, и(или) просроченной задолженности муниципального образования по исполнению своих бюджетных обязательств, превышающей 40 процентов бюджетных ассигнований в отчетном финансовом году, при условии выполнения бюджетных обязательств федерального бюджета и бюджета Санкт-Петербурга в отношении бюджета указанного муниципального образования;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6F2AC14A" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+        <w:t>. Решение муниципального совета муниципального образования об удалении главы муниципального образования в отставку подписывается депутатом, председательствующим на заседании муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F44BF04" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>б) нецелевое расходование бюджетных средств либо нарушение Конституции Российской Федерации, федерального закона, иных нормативных правовых актов, установленное соответствующим судом, при осуществлении отдельных переданных государственных полномочий за счет предоставления субвенций местному бюджету органом местного самоуправления;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2) неисполнение в течение трех и более месяцев обязанностей по решению вопросов непосредственного обеспечения жизнедеятельности населения, осуществлению полномочий, предусмотренных Федеральным законом, другими федеральными законами, уставом муниципального образования, и(или) обязанностей по обеспечению осуществления органами местного самоуправления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5D7FCACA" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+        <w:t>. При рассмотрении и принятии муниципальным советом муниципального образования решения об удалении главы муниципального образования в отставку должны быть обеспечены:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B60E13B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3) неудовлетворительная оценка деятельности главы муниципального образования муниципальным советом муниципального образования по результатам его ежегодного отчета перед муниципальным советом муниципального образования, данная два раза подряд;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A939BAD" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+        <w:t>1) заблаговременное получение им уведомления о дате и месте проведения соответствующего заседания, а также ознакомление с обращением депутатов муниципального совета муниципального образования или высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга и с проектом решения муниципального совета муниципального образования об удалении его в отставку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EAD7A08" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4) несоблюдение ограничений, запретов, неисполнение обязанностей, которые установлены законодательством Российской Федерации о противодействии коррупции;</w:t>
-[...448 lines deleted...]
-        </w:rPr>
         <w:t>2) предоставление ему возможности дать депутатам муниципального совета муниципального образования объяснения по поводу обстоятельств, выдвигаемых в качестве основания для удаления в отставку.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC57E2C" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
-[...107 lines deleted...]
-    <w:p w14:paraId="39BDC591" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+    <w:p w14:paraId="602F90CC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA27D7">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Решение муниципального совета муниципального образования об удалении главы муниципального образования в отставку подлежит обнародованию не позднее чем через пять дней со дня его принятия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD2C0BF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. В случае если инициатива депутатов муниципального совета муниципального образования или высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга об удалении главы муниципального образования в отставку отклонена муниципальным советом муниципального образования, вопрос об удалении главы муниципального образования в отставку может быть вынесен на повторное рассмотрение муниципального совета муниципального образования не ранее чем через два месяца со дня проведения заседания муниципального совета муниципального образования, на котором рассматривался указанный вопрос.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3922AB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Глава муниципального образования, в отношении которого муниципальным советом муниципального образования принято решение об удалении его в отставку, вправе обратиться с заявлением об обжаловании указанного решения в суд в соответствии с федеральным законом в течение 10 дней со дня официального опубликования указанного решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF3FEAB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. В случае досрочного прекращения полномочий главы муниципального образования либо применения к нему по решению суда мер процессуального принуждения в виде заключения под стражу или временного отстранения от должности высшее должностное лицо Санкт-Петербурга - Губернатор Санкт-Петербурга в течение 10 дней назначает временно исполняющего полномочия главы муниципального образования из числа лиц, которые на день назначения не имеют в соответствии с законодательством об основных гарантиях избирательных прав и права на участие в референдуме граждан Российской Федерации ограничений пассивного избирательного права.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40513074" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+    <w:p w14:paraId="247DCC66" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA27D7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. В случае досрочного прекращения полномочий главы муниципального образования избрание главы муниципального образования осуществляется не позднее чем через шесть месяцев со дня такого прекращения полномочий. При этом если до истечения срока полномочий муниципального совета муниципального образования осталось менее шести месяцев, избрание главы муниципального образования из состава муниципального совета муниципального образования осуществляется на первом заседании вновь избранного муниципального совета муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BCB7BF" w14:textId="77777777" w:rsidR="005858BB" w:rsidRPr="005858BB" w:rsidRDefault="005858BB" w:rsidP="005858BB">
+    <w:p w14:paraId="09173C93" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005858BB" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CA27D7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. В случае если глава муниципального образования, полномочия которого прекращены досрочно на основании правового акта высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга об отрешении от должности главы муниципального образования или решения муниципального совета муниципального образования об удалении главы муниципального образования в отставку, обжалует данные правовой акт или решение в судебном порядке в соответствии с федеральным законом, муниципальный совет муниципального образования не вправе принимать решение об избрании главы муниципального образования, избираемого муниципальным советом муниципального образования из своего состава, до вступления решения суда в законную силу.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="33E1D98D" w14:textId="77777777" w:rsidR="005858BB" w:rsidRDefault="00CA27D7" w:rsidP="005858BB">
+        <w:t xml:space="preserve">. В случае если глава муниципального образования, полномочия которого прекращены досрочно на основании правового акта высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга об отрешении от должности главы муниципального образования или решения муниципального совета муниципального образования об удалении главы муниципального образования в отставку, обжалует данные правовой акт или решение в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005858BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>судебном порядке в соответствии с федеральным законом, муниципальный совет муниципального образования не вправе принимать решение об избрании главы муниципального образования, избираемого муниципальным советом муниципального образования из своего состава, до вступления решения суда в законную силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7B8CDF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
-      <w:r w:rsidR="005858BB" w:rsidRPr="005858BB">
+      <w:r w:rsidRPr="005858BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Глава муниципального образования, в отношении которого высшим должностным лицом Санкт-Петербурга - Губернатором Санкт-Петербурга был издан правовой акт об отрешении от должности, вправе обжаловать данный правовой акт в судебном порядке в соответствии с федеральным законом в течение 10 дней со дня его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A63D4C7" w14:textId="77777777" w:rsidR="005858BB" w:rsidRDefault="005858BB" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="62E6DF56" w14:textId="23436F69" w:rsidR="005A4F9A" w:rsidRPr="005A4F9A" w:rsidRDefault="005A4F9A" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="2DD82D11" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5945A7C9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005A4F9A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4F9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00F34387">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidRPr="005A4F9A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Заместитель главы муниципального образования</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6B1D8F" w14:textId="503D0D38" w:rsidR="00357327" w:rsidRPr="00357327" w:rsidRDefault="009C5334" w:rsidP="00357327">
-[...249 lines deleted...]
-    <w:p w14:paraId="5F3B6B5C" w14:textId="600D812F" w:rsidR="00CC394B" w:rsidRPr="006F38B5" w:rsidRDefault="00CC394B" w:rsidP="006F38B5">
+    <w:p w14:paraId="6042B637" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00357327" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357327">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования избирается муниципальным советом муниципального образования из своего состава на срок полномочий муниципального совета муниципального образования путем проведения тайного голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A5540E8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Избранным на должность </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заместителя </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">главы муниципального образования считается депутат, набравший большинство голосов от установленной настоящим Уставом численности депутатов </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B42C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муници</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A7F7D2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Заместитель главы муниципального образования вступает в должность с момента вступления в силу правового акта муниципального совета муниципального образования об избрании заместителя главы муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDB10B9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002850C1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Количество заместителей главы муниципального образования, полномочия и ограничения заместителя главы муниципального образования устанавливаются правовым актом муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="681D7673" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1069"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D561389" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00035163" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00035163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00035163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Местная администрация муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A384EF9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006F38B5" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F38B5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Местная администрация муниципального образования наделяется уставом муниципального образования полномочиями по решению вопросов непосредственного обеспечения жизнедеятельности населения и полномочиями для осуществления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3AAF59" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00A6470D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="05929E96" w14:textId="18408BC6" w:rsidR="00A6470D" w:rsidRPr="00A6470D" w:rsidRDefault="00A6470D" w:rsidP="006F38B5">
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Полное официальное наименование местной администрации муниципального образования:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">естная администрация внутригородского муниципального образования города федерального значения Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>поселок Стрельна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F65E424" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A6470D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Полное официальное наименование местной администрации муниципального образования:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> М</w:t>
+        <w:t>Сокращенное наименование:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МА МО пос. Стрельна</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6470D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">естная администрация внутригородского муниципального образования города федерального значения Санкт-Петербурга </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DAA520" w14:textId="0C6940F1" w:rsidR="00A6470D" w:rsidRDefault="00A6470D" w:rsidP="006F38B5">
-[...46 lines deleted...]
-    <w:p w14:paraId="288A77DD" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRDefault="006F38B5" w:rsidP="006F38B5">
+    <w:p w14:paraId="72EE07C0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Местонахождение местной администрации: Санкт-Петербург, поселок Стрельна, Санкт-Петербургское шоссе, дом 69, литера А.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C54B72" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRDefault="00A6470D" w:rsidP="006F38B5">
+    <w:p w14:paraId="30AC4650" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Местная администрация муниципального образования обладает правами юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E6024A" w14:textId="77777777" w:rsidR="006F38B5" w:rsidRDefault="00A6470D" w:rsidP="006F38B5">
+    <w:p w14:paraId="5C1244C0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Структура местной администрации муниципального образования утверждается муниципальным советом муниципального образования по представлению главы местной администрации муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB79DE1" w14:textId="011DEBA6" w:rsidR="00A6470D" w:rsidRPr="006F38B5" w:rsidRDefault="00A6470D" w:rsidP="006F38B5">
+    <w:p w14:paraId="43E463D9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F38B5">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>В структуре местной администрации муниципального образования могут быть сформированы отраслевые (функциональные) органы местной администрации муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11308BAB" w14:textId="77777777" w:rsidR="00A6470D" w:rsidRDefault="00A6470D" w:rsidP="00CC394B">
-[...11 lines deleted...]
-    <w:p w14:paraId="0E6AEB2D" w14:textId="31AF1E3D" w:rsidR="00563D81" w:rsidRPr="005B6CD9" w:rsidRDefault="00563D81" w:rsidP="00563D81">
+    <w:p w14:paraId="2BD75D77" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00296BB6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005B6CD9" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B6CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Статья 3</w:t>
-[...8 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Статья 31. Полномочия местной администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5015D18D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005B6CD9" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B6CD9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">К полномочиям местной администрации муниципального образования относятся: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF74C41" w14:textId="77777777" w:rsidR="00B641FA" w:rsidRDefault="005B6CD9" w:rsidP="00B641FA">
+    <w:p w14:paraId="7014DD0C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">разработка проекта местного бюджета, </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="49ACAD9F" w14:textId="64885A26" w:rsidR="005B6CD9" w:rsidRDefault="005B6CD9" w:rsidP="00B641FA">
+        <w:t>разработка проекта местного бюджета, проектов решений, представляемых главой местной администрации на рассмотрение муниципального совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7100E1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...93 lines deleted...]
-    <w:p w14:paraId="008D9165" w14:textId="7116A7E6" w:rsidR="005B6CD9" w:rsidRDefault="00B641FA" w:rsidP="00B641FA">
+        <w:t>исполнение местного бюджета и представление на утверждение муниципального совета отчета о его исполнении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693BAAC0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">исполнение решений муниципального совета, </w:t>
       </w:r>
-      <w:r w:rsidR="005B6CD9" w:rsidRPr="00B641FA">
+      <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>приняты</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
-      <w:r w:rsidR="005B6CD9" w:rsidRPr="00B641FA">
+      <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> в пределах компетенции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
-      <w:r w:rsidR="005B6CD9" w:rsidRPr="00B641FA">
+      <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>естной администрации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9EEBF4" w14:textId="172F6B3A" w:rsidR="00B641FA" w:rsidRPr="00B641FA" w:rsidRDefault="00B641FA" w:rsidP="00B641FA">
+    <w:p w14:paraId="3112810F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00B641FA" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>обеспеч</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -16927,1331 +15502,1252 @@
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> отдельных государственных полномочий, переданных органам местного самоуправления </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="00B641FA">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
         <w:t>униципального образования федеральными законами и законами Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD92DEF" w14:textId="10FB15DA" w:rsidR="00B641FA" w:rsidRDefault="00B641FA" w:rsidP="00B641FA">
+    <w:p w14:paraId="2DEDF936" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">распоряжение и управление муниципальной и иной переданной в управление муниципальному образованию собственностью в пределах своих полномочий в порядке, установленном муниципальным советом; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055AC46C" w14:textId="77777777" w:rsidR="00145126" w:rsidRDefault="00FD3D49" w:rsidP="00145126">
+    <w:p w14:paraId="1D7E6183" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD3D49">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>создание муниципальных предприятий и учреждений, осуществление финансового обеспечения деятельности муниципальных казенных учреждений и финансового обеспечения выполнения муниципального задания бюджетными и автономными муниципальными учреждениями;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378A2EE0" w14:textId="0566A3DD" w:rsidR="005B6CD9" w:rsidRPr="00145126" w:rsidRDefault="005B6CD9" w:rsidP="00145126">
+    <w:p w14:paraId="146FB0B7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145126">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>осуществл</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00145126" w:rsidRPr="00145126">
+        <w:t>осуществление иных полномочи</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>ение</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">й, предусмотренных федеральными законами, законами Санкт-Петербурга, нормативными правовыми актами муниципального совета. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6618B129" w14:textId="77777777" w:rsidR="00145126" w:rsidRPr="00145126" w:rsidRDefault="00145126" w:rsidP="00145126">
-[...13 lines deleted...]
-    <w:p w14:paraId="0CACA319" w14:textId="60D62307" w:rsidR="00A6470D" w:rsidRPr="00E26A87" w:rsidRDefault="00E26A87" w:rsidP="00CC394B">
+    <w:p w14:paraId="1BDB12F5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E26A87" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E26A87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Статья 3</w:t>
       </w:r>
-      <w:r w:rsidR="00F34387">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00E26A87">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Глава местной администрации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F9BDA3" w14:textId="77777777" w:rsidR="00CC394B" w:rsidRPr="00ED5663" w:rsidRDefault="00E26A87" w:rsidP="00CC394B">
+    <w:p w14:paraId="3E72F681" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00ED5663" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00CC394B">
-[...7 lines deleted...]
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00ED5663">
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Главой местной администрации муниципального образования является лицо, назначаемое на должность главы местной администрации муниципального образования по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>контракту, заключаемому по результатам конкурса на замещение указанной должности на срок полномочий муниципального совета муниципального образования, принявшего решение о назначении лица на должность главы местной администрации (до дня начала работы муниципального совета муниципального образования нового созыва</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED5663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>), но не менее чем на два года.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67711BD9" w14:textId="7A918D8D" w:rsidR="00CC394B" w:rsidRPr="00ED6481" w:rsidRDefault="00E26A87" w:rsidP="00ED6481">
+    <w:p w14:paraId="5B6780DD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00ED6481" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00CC394B">
+      <w:r w:rsidRPr="00CC394B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Условия контракта для главы местной администрации муниципального образования утверждаются муниципальным советом муниципального образования в части, касающейся осуществления полномочий по решению вопросов непосредственного обеспечения жизнедеятельности населения, и Закон</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00CC394B">
+      <w:r w:rsidRPr="00CC394B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санкт-Петербурга в части, касающейся осуществления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794639BB" w14:textId="77777777" w:rsidR="00CC394B" w:rsidRPr="00CC394B" w:rsidRDefault="00E26A87" w:rsidP="00CC394B">
+    <w:p w14:paraId="2CC77B7F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00CC394B">
+      <w:r w:rsidRPr="00CC394B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Порядок проведения конкурса на замещение должности главы местной администрации муниципального образования устанавливается муниципальным советом муниципального образования в соответствии с требованиями Федерального закона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1621BC56" w14:textId="77777777" w:rsidR="00CC394B" w:rsidRPr="00CC394B" w:rsidRDefault="00E26A87" w:rsidP="00CC394B">
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7BD98F79" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Общее число членов конкурсной комиссии в муниципальном образовании устанавливается муниципальным советом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64621B14" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>При формировании конкурсной комиссии половина ее членов назначается муниципальным советом муниципального образования, а другая половина - высшим должностным лицом Санкт-Петербурга - Губернатором Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22B5AD80" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальный совет муниципального образования в течение трех дней со дня принятия решения о проведении конкурса на замещение должности главы местной администрации муниципального образования направляет высшему должностному лицу Санкт-Петербурга - Губернатору Санкт-Петербурга заверенную копию решения о проведении конкурса на замещение должности главы местной администрации муниципального образования, заверенную копию решения о порядке проведения конкурса на замещение должности главы местной администрации муниципального образования, сведения об общем числе членов конкурсной комиссии муниципального образования, установленном муниципальным советом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECDDC2C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Высшее должностное лицо Санкт-Петербурга - Губернатор Санкт-Петербурга в течение десяти дней со дня поступления документов, указанных в абзаце третьем настоящего пункта, издает постановление о назначении членов конкурсной комиссии, которое в течение семи дней со дня издания направляется в муниципальный совет муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A844134" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Порядок назначения лица на должность главы местной администрации муниципального образования по результатам конкурса, заключения контракта с главой местной администрации муниципального образования, ограничения для главы местной администрации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>муниципального образования, основания для досрочного прекращения полномочий главы местной администрации муниципального образования определяются в соответствии с Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC62ABA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Глава местной администрации муниципального образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0361FC50" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) подконтролен и подотчетен муниципальному совету муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61193B43" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) представляет муниципальному совету муниципального образования ежегодные отчеты о результатах своей деятельности и деятельности местной администрации муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20036E01" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) обеспечивает осуществление местной администрацией муниципального образования полномочий по решению вопросов непосредственного обеспечения жизнедеятельности населения и отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9FEF16" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC394B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) обязан сообщить в письменной форме главе муниципального образования о прекращении гражданства Российской Федерации или приобретении гражданства (подданства) иностранного государства либо получении вида на жительство или иного документа, подтверждающего право на постоянное проживание на территории иностранного государства гражданина Российской Федерации, в день, когда ему стало известно об этом, но не позднее пяти рабочих дней со дня прекращения гражданства Российской Федерации или приобретения гражданства (подданства) иностранного государства либо получения вида на жительство или иного документа, предусмотренного настоящим подпунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18A3E6DA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D585C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальный служащий, замещающий должность главы местной администрации по контракту, не вправе заниматься иной оплачиваемой деятельностью, за исключением преподавательской, научной и иной творческой деятельности. При этом преподавательская, научная и иная творческая деятельность не может финансироваться исключительно за счет средств иностранных государств, международных и иностранных организаций, иностранных граждан и лиц без гражданства, если иное не предусмотрено международным договором Российской Федерации или законодательством Российской Федерации. Муниципальный служащий, замещающий должность главы местной администрации по контракту, не вправе входить в состав органов управления, попечительских или наблюдательных советов, иных органов иностранных некоммерческих неправительственных организаций и действующих на территории Российской Федерации их структурных подразделений, если иное не предусмотрено международным договором Российской Федерации или законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DBF416" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В случае временного отсутствия главы местной администрации муниципального образования (в частности, в связи с болезнью, отпуском, командировкой или иными причинами) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC394B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>его полномочия временно исполняет должностное лицо местного самоуправления</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, назначаемое главой местной администрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2FE75B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CB4F18" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00803ECE" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00803ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статья 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00803ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Досрочное прекращение полномочий главы местной администрации муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA63F08" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Полномочия главы местной администрации муниципального образования прекращаются досрочно в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCD04A6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) смерть;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D384020" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) отставка по собственному желанию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2200F427" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) освобождение от занимаемой должности в соответствии с пунктом 2 или 3 настоящей статьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19A33EA2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) отрешение от должности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A684C0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) признание судом недееспособным или ограниченно дееспособным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3F808E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) признание судом безвестно отсутствующим или объявление умершим;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6833BA60" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7) вступление в отношении его в законную силу обвинительного приговора суда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2381D935" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8) выезд за пределы Российской Федерации на постоянное место жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4776820C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9) прекращение гражданства Российской Федерации или наличие гражданства (подданства) иностранного государства либо вида на жительство или иного документа, подтверждающего право на постоянное проживание на территории иностранного государства гражданина Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2867DE41" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10) призыв на военную службу или направление на заменяющую ее альтернативную гражданскую службу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C61990" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11) преобразование муниципального образования, осуществляемое в соответствии с Федеральным законом и Законом Санкт-Петербурга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CF7AC2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12) увеличение численности избирателей муниципального образования более чем на 25 процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA54F54" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>13) нарушение срока издания муниципального правового акта, необходимого для реализации решения, принятого путем прямого волеизъявления населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E0FDBE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14) приобретение статуса иностранного агента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09732CA8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Глава местной администрации муниципального образования может быть освобожден от занимаемой должности по соглашению сторон или в судебном порядке в соответствии с федеральным законом на основании заявления:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2284D936" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) муниципального совета муниципального образования или главы муниципального образования - в связи с нарушениями, допущенными главой местной администрации муниципального образования, в части, касающейся решения вопросов непосредственного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>обеспечения жизнедеятельности населения, а также в связи с несоблюдением ограничений, запретов, неисполнением обязанностей, установленных законодательством Российской Федерации о противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D8DBE96" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга - в связи с нарушениями, допущенными главой местной администрации муниципального образования, в части, касающейся осуществления отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга, а также в связи с несоблюдением ограничений, запретов, неисполнением обязанностей, установленных законодательством Российской Федерации о противодействии коррупции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D575C2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) главы местной администрации муниципального образования - в связи с нарушениями условий замещения должности главы местной администрации муниципального образования, допущенными органами местного самоуправления и(или) органами государственной власти Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15135138" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E3121C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Глава местной администрации муниципального образования может быть освобожден от занимаемой должности в судебном порядке в соответствии с федеральным законом на основании заявления высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга в связи с несоблюдением ограничений, запретов, неисполнением обязанностей, которые установлены законодательством Российской Федерации о противодействии коррупции, выявленными в результате проверки достоверности и полноты сведений о доходах, расходах, об имуществе и обязательствах имущественного характера, представляемых в соответствии с законодательством Российской Федерации о противодействии коррупции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="211F9E99" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. В случае досрочного прекращения полномочий главы местной администрации муниципального образования либо применения к нему по решению суда мер процессуального принуждения в виде заключения под стражу или временного отстранения от должности его полномочия временно исполняет должностное лицо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, определяемое главой муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55141179" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E3121C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Глава местной администрации муниципального образования, в отношении которого высшим должностным лицом Санкт-Петербурга - Губернатором Санкт-Петербурга был издан правовой акт об отрешении от должности, вправе обжаловать данный правовой акт в судебном порядке в соответствии с федеральным законом в течение 10 дней со дня его официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEF2A24" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B30A974" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E1A313" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007C4858" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B93687">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Статья 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00CC394B" w:rsidRPr="00CC394B">
-[...823 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B93687">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья </w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="3B4EC4DB" w14:textId="4C6C7AE7" w:rsidR="00E83BBC" w:rsidRPr="00873C73" w:rsidRDefault="00E83BBC" w:rsidP="00873C73">
+        <w:t>. Гарантии осуществления полномочий депутата муниципального совета, главы муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F3A0B3D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Депутаты </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Times New Roman"/>
+        <w:t>Депутаты муниципального совета муниципального образования осуществляют свои полномочия на непостоянной основе за исключением случаев, указанных в части 1.1 настоящей статьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40CDD609" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E83BBC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E83BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. По решению </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
-      <w:r w:rsidRPr="00873C73">
-[...16 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00E83BBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.1. По решению </w:t>
-[...7 lines deleted...]
-        <w:t>муниципального совета</w:t>
+        <w:t xml:space="preserve"> муниципального образования на постоянной основе могут работать </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>не более десяти процентов депутатов от установленной настоящим Уставом численности депутатов</w:t>
       </w:r>
       <w:r w:rsidRPr="00E83BBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования на постоянной основе могут работать </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F19A1B" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00700EE2" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="3398FDEC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00700EE2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Глава муниципального образования </w:t>
       </w:r>
       <w:r w:rsidRPr="00700EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>осуществля</w:t>
@@ -18259,193 +16755,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ет</w:t>
       </w:r>
       <w:r w:rsidRPr="00700EE2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> свои полномочия на постоянной основе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145D0676" w14:textId="5BC6F671" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="0F521ABB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Депутату, главе муниципального образования предоставляются гарантии, установленные настоящим Уставом в соответствии с </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DA2F78">
+        <w:t>Депутату, главе муниципального образования предоставляются гарантии, установленные настоящим Уставом в соответствии с Федеральн</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ым</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="00873C73">
+      <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> закон</w:t>
       </w:r>
-      <w:r w:rsidR="00DA2F78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="00873C73">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">и </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DA2F78">
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">аконом Санкт-Петербурга от 03.10.2008 № 537-94 </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="661AD5B5" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+        <w:t>аконом Санкт-Петербурга от 03.10.2008 № 537-94 «О гарантиях осуществления полномочий депутата муниципального совета внутригородского муниципального образования Санкт-Петербурга, члена выборного органа местного самоуправления в Санкт-Петербурге, выборного должностного лица местного самоуправления в Санкт-Петербурге».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD84329" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Депутату, главе муниципального образования обеспечиваются условия для беспрепятственного осуществления своих полномочий.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C6494E" w14:textId="2E857D96" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="129563D3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Гарантии прав депутата, главы муниципального образования при привлечении их к уголовной или административной ответственности, задержании, аресте, обыске, допросе, совершении в отношении их иных уголовно-процессуальных и административно-процессуальных действий, а также при проведении оперативно-розыскных мероприятий в отношении депутата, главы муниципального образования, занимаемого ими жилого и(или) служебного помещения, их багажа, личных и служебных транспортных средств, переписки, используемых ими средств связи, принадлежащих им документов устанавливаются федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF6FFD0" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="082346A9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Депутат</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, глав</w:t>
@@ -18477,861 +16936,789 @@
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, в том числе по истечении срока их полномочий. Данное положение не распространяется на случаи, когда депутатом, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>главой муниципального образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> были допущены публичные оскорбления, клевета или иные нарушения, ответственность за которые предусмотрена федеральным законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5639A41E" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="4C5A6CED" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Депутат </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5133E4B2" w14:textId="77CEDE78" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+        <w:lastRenderedPageBreak/>
+        <w:t>Депутат муниципального совета муниципального образования вправе вносить на рассмотрение муниципального совета муниципального образования обращение для признания его депутатским запросом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4411AE64" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Депутат, глава муниципального образования при осуществлении полномочий в </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="4ED955C8" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+        <w:t>Депутат, глава муниципального образования при осуществлении полномочий в муниципальном совете муниципального образования вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755C1A8D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) лично участвовать в обсуждении и принятии решений </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципальным советом</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования, в том числе в установленном порядке:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BCC0B0" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="69738676" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">избирать и быть избранным на муниципальные должности, в комиссии, рабочие группы и другие органы, формируемые в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>настоящим Уставом</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципальным советом</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E38CA0D" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0FFA44CC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">вносить вопросы на рассмотрение </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2DF71E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F815ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вносить предложения и замечания по повестке дня заседания </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">вносить предложения и замечания по повестке дня заседания </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C7556">
+        <w:t xml:space="preserve"> муниципального образования, порядку рассмотрения вопросов на заседании </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования, порядку рассмотрения вопросов на заседании </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C7556">
+        <w:t xml:space="preserve"> муниципального образования, ведению заседаний </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципального совета муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F815ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а также по существу обсуждаемых вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716DE56E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F815ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выступать по обсуждаемым вопросам на заседаниях </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования, ведению заседаний </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> муниципального образования, а также с обоснованием своих предложений по мотивам голосования, давать справки;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72017B9E" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="20079B42" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Par10"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">вносить проекты муниципальных правовых актов для рассмотрения органами местного самоуправления муниципального образования и(или) должностными лицами местного самоуправления муниципального образования в случаях, установленных </w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Федеральным</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="001C3F78">
+      <w:r w:rsidRPr="001C3F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> закон</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="001C3F78">
+      <w:r w:rsidRPr="001C3F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 20.03.2025 </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0432">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="001C3F78">
+      <w:r w:rsidRPr="001C3F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33-ФЗ </w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="001C3F78" w:rsidRPr="001C3F78">
+      <w:r w:rsidRPr="001C3F78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Об общих принципах организации местного самоуправления в единой системе публичной власти</w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
-[...16 lines deleted...]
-    <w:p w14:paraId="3DF061B2" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» и настоящим Уставом. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDBF4D6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Par11"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2) информировать избирателей о своей деятельности и деятельности органов местного самоуправления муниципального образования, в том числе посредством проведения встреч с избирателями, отчетов перед избирателями, ведения приема избирателей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E0C8E6" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="374CA8FC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Par12"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3) направлять обращения в государственные органы, органы местного самоуправления муниципальных образований, иные муниципальные органы и к должностным лицам, в организации в соответствии с действующим законодательством;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F87F439" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00F815ED" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="12FB8CF6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F815ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4) осуществлять иные права, предусмотренные федеральными законами, законами Санкт-Петербурга, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>настоящим Уставом</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> и другими муниципальными правовыми актами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB1124A" w14:textId="5FCED6FB" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="575B82CC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Встречи депутата с избирателями проводятся в помещениях, специально отведенных местах, а также на внутридворовых территориях при условии, что их проведение не повлечет за собой нарушение функционирования объектов жизнеобеспечения, транспортной или социальной инфраструктуры, связи, создание помех движению пешеходов и(или) транспортных средств либо доступу граждан к жилым помещениям или объектам транспортной или социальной инфраструктуры. Уведомление органов исполнительной власти Санкт-Петербурга или органов местного самоуправления о таких встречах не требуется. При этом депутат вправе предварительно проинформировать указанные органы о дате и времени их проведения.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D1763B7" w14:textId="59F1D987" w:rsidR="009C5334" w:rsidRPr="00C8233D" w:rsidRDefault="00DA2F78" w:rsidP="00CD7CBC">
+        <w:t xml:space="preserve">Встречи депутата с избирателями проводятся в помещениях, специально отведенных местах, а также на внутридворовых территориях при условии, что их проведение не повлечет за собой нарушение функционирования объектов жизнеобеспечения, транспортной или социальной инфраструктуры, связи, создание помех движению пешеходов и(или) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873C73">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>транспортных средств либо доступу граждан к жилым помещениям или объектам транспортной или социальной инфраструктуры. Уведомление органов исполнительной власти Санкт-Петербурга или органов местного самоуправления о таких встречах не требуется. При этом депутат вправе предварительно проинформировать указанные органы о дате и времени их проведения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB5A63F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C8233D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Органы местного самоуправления</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="00C8233D">
+      <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> определя</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ю</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="00C8233D">
+      <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>т специально отведенные места для проведения встреч депутатов с избирателями, а также определя</w:t>
       </w:r>
-      <w:r w:rsidR="00300911">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>е</w:t>
       </w:r>
-      <w:r w:rsidR="009C5334" w:rsidRPr="00C8233D">
+      <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>т перечень помещений, предоставляемых органами местного самоуправления для проведения встреч депутатов с избирателями, и порядок их предоставления.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05596496" w14:textId="2E32F8A5" w:rsidR="009C5334" w:rsidRPr="00C8233D" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0FB7AC6F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C8233D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Встречи депутата с избирателями проводятся в соответствии с законодательством Российской Федерации о собраниях, митингах, демонстрациях, шествиях и пикетированиях.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517480C5" w14:textId="74799B4B" w:rsidR="009C5334" w:rsidRPr="00C8233D" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="145EE762" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C8233D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Воспрепятствование организации или проведению встреч депутата с избирателями влечет за собой </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">административную ответственность </w:t>
       </w:r>
       <w:r w:rsidRPr="00C8233D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>в соответствии с законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54516F74" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="17DF51E7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутат или группа депутатов вправе обращаться с депутатским запросом к органам местного самоуправления муниципальных образований, иным муниципальным органам по вопросам своей депутатской деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EE0F4C" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="6D55C057" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>По вопросам своей деятельности депутат, глава муниципального образования на территории муниципального образования пользуется правом приема в первоочередном порядке должностными лицами органов местного самоуправления.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C67D4B2" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="0DC0B701" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутату, главе муниципального образования обеспечивается возможность пользования правовыми актами, принятыми органами местного самоуправления муниципального образования, а также документами и информационно-справочными материалами, поступающими в указанные органы в соответствии с федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B29C23" w14:textId="3CDE6F7D" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="35395C55" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Депутат, глава муниципального образования имеют удостоверения об избрании депутатом, главой муниципального образования, подтверждающие </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="0C1CA2FD" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+        <w:t>Депутат, глава муниципального образования имеют удостоверения об избрании депутатом, главой муниципального образования, подтверждающие их полномочия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749800D8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB7A73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Удостоверение выдается депутату, главе муниципального образования </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00967632">
+        <w:t>Удостоверение выдается депутату, главе муниципального образования избирательной комиссией, организующей подготовку и проведение выборов в органы местного самоуправления</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, местный референдум</w:t>
       </w:r>
-      <w:r w:rsidR="00C76CC3" w:rsidRPr="00BB7A73">
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00BB7A73">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>проводившей муниципальные выборы, в порядке, установленном законом Санкт</w:t>
+        <w:t>, проводившей муниципальные выборы, в порядке, установленном законом Санкт</w:t>
       </w:r>
       <w:r w:rsidRPr="00F815ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-Петербурга о муниципальных выборах в Санкт-Петербурге.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45735037" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="00873C73" w:rsidP="00873C73">
+    <w:p w14:paraId="066541C1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Депутат </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
@@ -19439,240 +17826,238 @@
         </w:rPr>
         <w:t xml:space="preserve">униципального образования с изображением в его левой части герба </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">униципального образования и с надписью </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Депутат Муниципального Совета</w:t>
+        <w:t xml:space="preserve">Депутат Муниципального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00873C73">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Совета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Длина диагонали нагрудного знака сверху вниз - 30 мм, толщина нагрудного знака - 2 мм. Нагрудный знак изготовлен методом штамповки из томпака (латунь) с использованием заливки толщина нагрудного знака - 2 мм. Нагрудный знак изготовлен методом штамповки из томпака (латунь) с использованием заливки горячими эмалями (клуазоне), покрыт золотом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B22881E" w14:textId="015EE65B" w:rsidR="008860B1" w:rsidRPr="008860B1" w:rsidRDefault="008860B1" w:rsidP="008860B1">
+    <w:p w14:paraId="75983026" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008860B1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Право на </w:t>
       </w:r>
       <w:r w:rsidRPr="008860B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ношение нагрудного знака прекращается с прекращением полномочий депутата Муниципального Совета. После прекращения срока полномочий депутата Муниципального Совета нагрудный знак остается у лица, избиравшегося депутатом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED528FF" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="6A7C13FE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Осуществляющим свои полномочия на постоянной основе депутату, главе муниципального образования присваиваются классные чины в порядке, установленном законами Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC9A788" w14:textId="7AE3C3A2" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="3517F095" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутату, главе муниципального образования, осуществляющим свои полномочия на постоянной основе, выплачивается денежное содержание.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262D0352" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00C719CE" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="727560E3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C719CE" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок полномочий депутата</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, главы муниципального образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, осуществляющих свои полномочия на постоянной основе, засчитывается в стаж муниципальной службы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E51E75" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00C719CE" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="1C12DFB9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C719CE" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае роспуска </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования депутату</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, главе муниципального образования</w:t>
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, осуществляющим свои полномочия на постоянной основе, </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1BCE34CA" w14:textId="77777777" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+        <w:t>, осуществляющим свои полномочия на постоянной основе, гарантируются льготы и компенсации, предусмотренные для высвобождаемых работников законодательством Российской Федерации о труде.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1D8E68" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Депутату, осуществляющ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -19698,4144 +18083,3855 @@
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">порядок выплаты </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">которой </w:t>
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">устанавливается </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>решением муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00C719CE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования и не может превышать 12 расчетных единиц в год </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
-      <w:r w:rsidR="00967632" w:rsidRPr="00967632">
+      <w:r w:rsidRPr="00967632">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>законом Санкт-Петербурга о бюджете Санкт-Петербурга на очередной финансовый год и на плановый период</w:t>
       </w:r>
-      <w:r w:rsidR="00967632">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CBEB65" w14:textId="58A69D07" w:rsidR="009C5334" w:rsidRPr="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="57ECE939" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00873C73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутату, главе муниципального образования, осуществляющим свои полномочия на постоянной основе, предоставляется ежегодный отпуск с сохранением замещаемой муниципальной должности и денежного содержания, а также отпуск без сохранения денежного содержания в порядке, устанавливаемом федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A125C81" w14:textId="74702295" w:rsidR="009C5334" w:rsidRPr="002B738B" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="36BC0773" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002B738B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Депутату </w:t>
       </w:r>
-      <w:r w:rsidR="006C7556">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>муниципального совета</w:t>
       </w:r>
       <w:r w:rsidRPr="00721134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> муниципального образования для осуществления своих полномочий на непостоянной основе гарантируется сохранение места работы (должности) на период, продолжительность которого составляет в совокупности </w:t>
       </w:r>
-      <w:r w:rsidR="00B93687">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00721134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> рабочих дн</w:t>
       </w:r>
-      <w:r w:rsidR="00B93687">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
       <w:r w:rsidRPr="00721134">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> в месяц</w:t>
       </w:r>
-      <w:r w:rsidR="00B93687">
-[...16 lines deleted...]
-    <w:p w14:paraId="16B885DA" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66769526" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутат, глава муниципального образования, осуществляющие свои полномочия на постоянной основе, могут быть включены в состав официальных делегаций Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB0B07D" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="6E44D2DB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Депутату, главе муниципального образования, осуществляющим свои полномочия на постоянной основе, может предоставляться служебный автотранспорт в порядке и на условиях, установленных законом Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C3946C" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="615A05A8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутату, главе муниципального образования гарантируется медицинское обслуживание в порядке и на условиях, установленных законом Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF18A58" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="5597DFA9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Депутат, глава муниципального образования подлежат страхованию в соответствии с законом Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774A0DAB" w14:textId="77777777" w:rsidR="00873C73" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="3E6C4A3C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Пенсионное обеспечение депутата, главы муниципального образования осуществляется в соответствии с законом Санкт-Петербурга.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BE1E4D" w14:textId="4B0AA9B7" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00873C73">
+    <w:p w14:paraId="5B68B297" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Финансовое обеспечение гарантий осуществления полномочий депутата, главы муниципального образования, устанавливаемых настоящим Уставом в соответствии с </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Федеральным законом </w:t>
+        <w:t xml:space="preserve">Финансовое обеспечение гарантий осуществления полномочий депутата, главы муниципального образования, устанавливаемых настоящим Уставом в соответствии с Федеральным законом и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>з</w:t>
       </w:r>
       <w:r w:rsidRPr="00873C73">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">и </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="4D488EA4" w14:textId="77777777" w:rsidR="00873C73" w:rsidRPr="00873C73" w:rsidRDefault="00873C73" w:rsidP="00873C73">
+        <w:t>аконом Санкт-Петербурга от 03.10.2008 № 537-94 «О гарантиях осуществления полномочий депутата муниципального совета внутригородского муниципального образования Санкт-Петербурга, члена выборного органа местного самоуправления в Санкт-Петербурге, выборного должностного лица местного самоуправления в Санкт-Петербурге», осуществляется за счет средств местного бюджета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A98400B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="089D4638" w14:textId="3BAE6BBC" w:rsidR="009C5334" w:rsidRPr="00700EE2" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="1DDDC322" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00700EE2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047471F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Статья 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ограничения при осуществлении полномочий депутата муниципального совета, главы муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F93C0B9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не мо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> быть депутат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственной Думы Федерального Собрания Российской Федерации, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>сенатором</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Российской Федерации, депутат</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законодательных органов государственной власти субъектов Российской Федерации, з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>амещать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> иные государственные должности Российской Федерации, государственные должности </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>субъектов Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D10C25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а также должности государственной гражданской службы и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">должности муниципальной службы, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0038547C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>если иное не предусмотрено федеральными законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42555D16" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Осуществляющие свои полномочия на постоянной основе депутат, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>глава муниципального образовани</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я не вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE0F3B3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) заниматься предпринимательской деятельностью лично или через доверенных лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F20AA5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) участвовать в управлении коммерческой или некоммерческой организацией, за исключением следующих случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="078F3602" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BB7A73" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) участие на безвозмездной основе в управлении политической партией, органом профессионального союза, в том числе выборным органом первичной профсоюзной организации, созданной в органе местного самоуправления, участие в съезде (конференции) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>или общем собрании иной общественной организации, жилищного, жилищно-строительного, гаражного кооперативов, товарищества собственников недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C17AAF1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7A73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>б) участие на безвозмездной основе в управлении некоммерческой организацией (кроме участия в управлении политической партией, органом профессионального союза, в том числе выборным органом первичной профсоюзной организации, созданной в органе местного самоуправления, участия в съезде (конференции) или</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> общем собрании иной общественной организации, жилищного, жилищно-строительного, гаражного кооперативов, товарищества собственников недвижимости) с предварительным уведомлением высшего должностного лица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в порядке, установленном законом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5305AC94" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) представление на безвозмездной основе интересов муниципального образования в совете муниципальных образований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, иных объединениях муниципальных образований, а также в их органах управления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBA791E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>г) представление на безвозмездной основе интересов муниципального образования в органах управления и ревизионной комиссии организации, учредителем (акционером, участником) которой является муниципальное образование, в соответствии с муниципальными правовыми актами, определяющими порядок осуществления от имени муниципального образования полномочий учредителя организации либо порядок управления находящимися в муниципальной собственности акциями (долями в уставном капитале);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC53516" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>д) иные случаи, предусмотренные федеральными законами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379267E2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00237778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) заниматься иной оплачиваемой деятельностью, за исключением преподавательской, научной и иной творческой деятельности. При этом преподавательская, научная и иная творческая деятельность не может финансироваться исключительно за счет средств иностранных государств, международных и иностранных организаций, иностранных граждан и лиц без гражданства, если иное не предусмотрено международным договором Российской Федерации или законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A8093E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00700EE2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00237778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) входить в состав органов управления, попечительских или наблюдательных советов, иных органов иностранных некоммерческих неправительственных организаций и действующих на территории Российской Федерации их структурных подразделений, если иное не предусмотрено международным договором Российской Федерации или законод</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ательством Российской Федерации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77775594" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="009629C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00700EE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Депутат, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">глава муниципального образования </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>должны соблюдать ограничения и запреты и исполнять обязанности, которые у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>становлены Федеральным законом «О противодействии коррупции»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и другими федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381B089A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Депутат, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>глава муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, иное лицо, замещающее муниципальную должность, освобождаются от ответственности за несоблюдение ограничений и запретов, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>требований о предотвращении или об урегулировании конфликта интересов и неисполнение обязанностей, уст</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ановленных Федеральным законом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и другими федеральными законами в целях противодействия коррупции, в случае, если несоблюдение таких ограничений, запретов и требований, а также неисполнение таких обязанностей признается следствием не зависящих от указанных лиц обстоятельств в порядке, предусмотренном частями 3 - 6 статьи 13 Федерально</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>го закона «О противодействии коррупции»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0025BCEA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Полномочия депутата, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>главы муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009629C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, иного лица, замещающего муниципальную должность, прекращаются досрочно в случае несоблюдения ограничений, установленных Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42CCFCA1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00D4281E" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>роверка достоверности и полноты сведений о доходах, расходах, об имуществе и обязательствах имущественного характера, представляемых в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законодательством</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Российской Федерации о противодействии коррупции депутатом, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>главой муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, проводится по решению высшего должностного лица</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в порядке, установленном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>З</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аконом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D4281E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0478FE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004F458A" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. П</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ри выявлении в результате проверки, проведенной в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> частью 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">настоящей статьи, фактов несоблюдения ограничений, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">запретов, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">неисполнения обязанностей, которые установлены </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>законодательством Российской Федерации о противодействии коррупции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, высшее должностное лицо </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обращается с заявлением о досрочном прекращении полномочий депутата, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>главы муниципального образования</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или применении в отношении указанных лиц иной меры ответственности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F458A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в орган местного самоуправления, уполномоченный принимать соответствующее решение, или в суд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA27B98" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001A5FC3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>К депутату, главе муниципального образования, представившим недостоверные или неполные сведения о своих доходах, расходах, об имуществе и обязательствах имущественного характера, а также сведения о доходах, расходах, об имуществе и обязательствах имущественного характера своих супруги (супруга) и несовершеннолетних детей, если искажение этих сведений является несущественным, могут быть применены следующие меры ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="576C4F75" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001A5FC3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) предупреждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71312227" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001A5FC3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) освобождение депутата от должности в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальном совете</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования с лишением права занимать должности в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальном совете</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F82C88" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001A5FC3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) освобождение от осуществления полномочий на постоянной основе с лишением права осуществлять полномочия на постоянной основе до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FD10259" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="001A5FC3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) запрет занимать должности в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>муниципальном совете</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципального образования до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5053D8DD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A5FC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5) запрет исполнять полномочия на постоянной основе до прекращения срока его полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BB36988" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B00D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальный совет муниципального образования уполномочен принимать решение о применении мер ответственности в отношении депутата, главы муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE458AD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="005B00D1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B00D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основанием для рассмотрения вопроса о применении в отношении лица, замещающего муниципальную должность, одной из мер ответственности является поступление в орган местного самоуправления, уполномоченный принимать соответствующее решение, заявления высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга о применении меры ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2ACFA0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B00D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Решение о применении в отношении лица, замещающего муниципальную должность, одной из мер ответственности должно быть мотивированным и принято не позднее 30 дней со дня поступления в орган местного самоуправления, уполномоченный принимать соответствующее решение, заявления высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга о применении меры ответственности</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786BDA74" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002850C1">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Депутат, глава муниципального образования, осуществляющие полномочия на постоянной основе, не могут участвовать в качестве защитника или представителя (кроме случаев законного представительства) по гражданскому, административному или уголовному делу либо делу об административном правонарушении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA89038" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1069"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B1ACC1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00514324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC" w:rsidRPr="0047471F">
-[...217 lines deleted...]
-    <w:p w14:paraId="2DCE3670" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00237778" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00514324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Муниципальная служба</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403D3DFB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00CC7C99" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC7C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальная служба - профессиональная деятельность граждан, которая осуществляется на постоянной основе на должностях муниципальной службы, замещаемых путем заключения трудового договора (контракта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087FA62C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00237778">
-[...1067 lines deleted...]
-      <w:r w:rsidRPr="00514324">
+      <w:r w:rsidRPr="004D13B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Правовое регулирование муниципальной службы в Санкт-Петербурге, включая установление требований к должностям муниципальной службы, определение статуса муниципального служащего, условия и порядок прохождения муниципальной службы, осуществляется Федеральным законом от 02.03.2007 № 25-ФЗ «О муниципальной службе в Российской Федерации», а также принимаемыми в соответствии с ним законами Санкт-Петербурга, настоящим Уставом и иными муниципальными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24168D40" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10358A9F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Глава 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. МУНИЦИПАЛЬНЫЕ ПРАВОВЫЕ АКТЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7113BC57" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002724ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002724ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC">
-[...115 lines deleted...]
-        <w:t>Глава 6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="002724ED">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...60 lines deleted...]
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Система муниципальных правовых актов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E864EA5" w14:textId="10AAF8C7" w:rsidR="00DD680F" w:rsidRPr="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="1D2D59DB" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008D4F11" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>В систему муниципальных правовых актов входят:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31841265" w14:textId="77777777" w:rsidR="00DD680F" w:rsidRPr="00DD680F" w:rsidRDefault="00DD680F" w:rsidP="00DD680F">
+    <w:p w14:paraId="6FDCF0F6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00DD680F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD680F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1) правовые акты, принятые на местном референдуме, сходе граждан;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C2694F" w14:textId="77777777" w:rsidR="00DD680F" w:rsidRPr="00DD680F" w:rsidRDefault="00DD680F" w:rsidP="00DD680F">
+    <w:p w14:paraId="0A14F55F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00DD680F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD680F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2) правовые акты муниципального совета муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674ED383" w14:textId="77777777" w:rsidR="00DD680F" w:rsidRPr="00DD680F" w:rsidRDefault="00DD680F" w:rsidP="00DD680F">
+    <w:p w14:paraId="6115F57B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00DD680F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD680F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3) правовые акты главы муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5615444C" w14:textId="77777777" w:rsidR="00DD680F" w:rsidRPr="00DD680F" w:rsidRDefault="00DD680F" w:rsidP="00DD680F">
+    <w:p w14:paraId="227763D3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00DD680F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD680F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4) правовые акты местной администрации муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E9ED2E" w14:textId="77777777" w:rsidR="00DD680F" w:rsidRPr="00DD680F" w:rsidRDefault="00DD680F" w:rsidP="00DD680F">
+    <w:p w14:paraId="593D5DF5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00DD680F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD680F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5) правовые акты иных органов местного самоуправления и должностных лиц местного самоуправления, предусмотренных уставом муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C82211C" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="224A64B6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Устав муниципального образования и оформленные в виде правовых актов решения, принятые на местном референдуме, сходе граждан, являются актами высшей юридической силы в системе муниципальных правовых актов, имеют прямое действие и применяются на всей территории муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75520D25" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="1B065264" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Иные муниципальные правовые акты не должны противоречить уставу муниципального образования и правовым актам, принятым на местном референдуме, сходе граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAC906A" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="5C93899D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Порядок внесения проектов муниципальных правовых актов, перечень и форма прилагаемых к ним документов устанавливаются правовым актом органа местного самоуправления или должностного лица местного самоуправления, на рассмотрение которых вносятся указанные проекты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAEB8DC" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="23132A39" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Проекты муниципальных правовых актов муниципальных образований, включенных в соответствующий перечень законом Санкт-Петербурга согласно положениям </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5DDB3C23" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+        <w:t>Проекты муниципальных правовых актов муниципальных образований, включенных в соответствующий перечень законом Санкт-Петербурга согласно положениям пункта 7 настоящей статьи, устанавливающие новые или изменяющие ранее предусмотренные муниципальными правовыми актами обязательные требования для субъектов предпринимательской и иной экономической деятельности, обязанности для субъектов инвестиционной деятельности, подлежат оценке регулирующего воздействия, проводимой органами местного самоуправления соответствующих муниципальных образований, в порядке, установленном муниципальными правовыми актами в соответствии с законом Санкт-Петербурга, за исключением случаев, установленных Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31478C8C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Оценка регулирующего воздействия проектов муниципальных нормативных правовых актов проводится в целях выявления положений, вводящих избыточные обязанности, запреты и ограничения для субъектов предпринимательской и иной экономической деятельности или способствующих их введению, а также положений, способствующих возникновению необоснованных расходов субъектов предпринимательской и иной экономической деятельности и местных бюджетов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10317E8D" w14:textId="77777777" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+    <w:p w14:paraId="20E7A769" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Законом Санкт-Петербурга устанавливается перечень муниципальных образований, в которых проведение оценки регулирующего воздействия проектов муниципальных правовых актов, устанавливающих новые или изменяющих ранее предусмотренные муниципальными правовыми актами обязательные требования для субъектов предпринимательской и иной экономической деятельности, обязанности для субъектов инвестиционной деятельности, является обязательным.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="19A83B47" w14:textId="188907D1" w:rsidR="008D4F11" w:rsidRDefault="00DD680F" w:rsidP="008D4F11">
+        <w:t xml:space="preserve">Законом Санкт-Петербурга устанавливается перечень муниципальных образований, в которых проведение оценки регулирующего воздействия проектов муниципальных правовых актов, устанавливающих новые или изменяющих ранее предусмотренные муниципальными правовыми актами обязательные требования для субъектов предпринимательской и иной </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4F11">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>экономической деятельности, обязанности для субъектов инвестиционной деятельности, является обязательным.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720E24BC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Муниципальные нормативные правовые акты, затрагивающие права, свободы и обязанности человека и гражданина, муниципальные нормативные правовые акты, устанавливающие правовой статус организаций, учредителем которых выступает муниципальное образование, а также соглашения, заключаемые между органами местного самоуправления, вступают в силу после их официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C91BAD" w14:textId="3B385523" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="23A425FA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава муниципального образования в пределах своих полномочий, установленных настоящим Уставом и решениями </w:t>
-[...5 lines deleted...]
-        <w:t>муниципального совета</w:t>
+        <w:t>Глава муниципального образования в пределах своих полномочий, установленных настоящим Уставом и решениями муниципального совета муниципального образования, издает постановления и распоряжения по вопросам организации деятельности муниципального совета муниципального образования. Глава муниципального образования издает постановления и распоряжения по иным вопросам, отнесенным к его компетенции настоящим Уставом в соответствии с Федеральным законом, другими федеральными законами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, законами Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidRPr="008D4F11">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> муниципального образования, издает постановления и распоряжения по вопросам организации деятельности </w:t>
-[...46 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1237A979" w14:textId="06109E77" w:rsidR="009C5334" w:rsidRDefault="00B42499" w:rsidP="00F1742D">
+    <w:p w14:paraId="6B51AE07" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F1742D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Глава местной администрации муниципального образования в пределах своих полномочий, установленных федеральными законами, законами Санкт-Петербурга, настоящим Уставом, нормативными правовыми актами муниципального совета муниципального образования, издает постановления местной администрации муниципального образования по </w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00F1742D">
+        <w:t>Глава местной администрации муниципального образования в пределах своих полномочий, установленных федеральными законами, законами Санкт-Петербурга, настоящим Уставом, нормативными правовыми актами муниципального совета муниципального образования, издает постановления местной администрации муниципального образования по вопросам непосредственного обеспечения жизнедеятельности населения и вопросам, связанным с осуществлением отдельных государственных полномочий, переданных органам местного самоуправления федеральными законами и законами Санкт-Петербурга, а также распоряжения местной администрации муниципального образования по вопросам организации работы местной администрации муниципального образования</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6982CC02" w14:textId="23C83781" w:rsidR="00F1742D" w:rsidRPr="00F1742D" w:rsidRDefault="00F1742D" w:rsidP="00F1742D">
+    <w:p w14:paraId="378E23F3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок принятия муниципальных правовых актов местной администрации муниципального образования устанавливается правовым актом местной администрации. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6D3077" w14:textId="77777777" w:rsidR="00B42499" w:rsidRPr="00B42499" w:rsidRDefault="00B42499" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="03E93733" w14:textId="4CD0ED78" w:rsidR="00BE6CB0" w:rsidRDefault="00BE6CB0" w:rsidP="00BE6CB0">
+    <w:p w14:paraId="63060036" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002850C1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7842F6C6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE6CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="007C4858">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Устав муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C01FDFF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Уставом муниципального образования должны определяться:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379E10D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) наименование муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65BB7927" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) перечень полномочий органов местного самоуправления по решению вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6423A74E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) формы, порядок и гарантии участия населения в решении вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D648E2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) структура и порядок формирования органов местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25B6CF02" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>5) наименования и полномочия органов местного самоуправления, должностных лиц местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71304F73" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6) виды, порядок принятия (издания), обнародования, в том числе официального опубликования, и вступления в силу муниципальных правовых актов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6564D2CE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7) виды ответственности органов местного самоуправления и должностных лиц местного самоуправления, основания наступления этой ответственности и порядок решения соответствующих вопросов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F8158E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8) порядок составления и рассмотрения проекта местного бюджета, утверждения и исполнения местного бюджета, контроля за исполнением местного бюджета, составления и утверждения отчета об исполнении местного бюджета в соответствии с Бюджетным кодексом Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335FD7EE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9) порядок внесения изменений и дополнений в устав муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EEB9C26" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Проект устава муниципального образования, проект муниципального правового акта о внесении изменений и дополнений в устав муниципального образования не позднее чем за 30 дней до дня рассмотрения вопроса о принятии устава муниципального образования, внесении изменений и дополнений в устав муниципального образования подлежат официальному опубликованию с одновременным официальным опубликованием установленного муниципальным советом муниципального образования порядка учета предложений по проекту указанного устава, проекту указанного муниципального правового акта, а также порядка участия граждан в его обсуждении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD26414" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00F34387">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Не требуется официальное опубликование порядка учета предложений по проекту муниципального правового акта о внесении изменений и дополнений в устав муниципального образования, а также порядка участия граждан в его обсуждении в случае, если в устав муниципального образования вносятся изменения в форме точного воспроизведения положений Конституции Российской Федерации, федеральных законов, Устава Санкт-Петербурга или законов Санкт-Петербурга в целях приведения данного устава в соответствие с этими нормативными правовыми актами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="355619ED" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Устав муниципального образования, муниципальный правовой акт о внесении изменений и дополнений в устав муниципального образования принимаются муниципальным советом муниципального образования большинством в две трети голосов от установленной численности депутатов муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432D5797" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Устав муниципального образования, муниципальный правовой акт о внесении изменений и дополнений в устав муниципального образования подлежат государственной регистрации в Главном управлении Минюста России по Санкт-Петербургу и Ленинградской </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>области в порядке, установленном Федеральным законом от 21.07.2005 № 97-ФЗ «О государственной регистрации уставов муниципальных образований».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D860210" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Устав муниципального образования, муниципальный правовой акт о внесении изменений и дополнений в устав муниципального образования подлежат официальному опубликованию после их государственной регистрации и вступают в силу после их официального опубликования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="590A0138" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Глава муниципального образования обязан опубликовать зарегистрированные устав муниципального образования, муниципальный правовой акт о внесении изменений и дополнений в устав муниципального образования в течение семи дней со дня поступления из территориального органа уполномоченного федерального органа исполнительной власти в сфере регистрации уставов муниципальных образований предусмотренного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральным законом от 21.07.2005 № 97-ФЗ «О государственной регистрации уставов муниципальных образований».</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6CB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уведомления о включении сведений об уставе муниципального образования, о муниципальном правовом акте о внесении изменений и дополнений в устав муниципального образования в государственный реестр уставов муниципальных образований Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDDA046" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE6CB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Изменения и дополнения, внесенные в устав муниципального образования и изменяющие структуру органов местного самоуправления, разграничение полномочий между органами местного самоуправления (за исключением случаев приведения устава муниципального образования в соответствие с федеральными законами, а также изменения полномочий, срока полномочий, порядка избрания (назначения) лиц, замещающих муниципальные должности), вступают в силу после истечения срока полномочий муниципального совета муниципального образования, принявшего муниципальный правовой акт о внесении указанных изменений и дополнений в устав муниципального образования, за исключением случаев, установленных Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="245AA2F4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Изменения и дополнения в устав муниципального образования вносятся муниципальным правовым актом, который оформляется решением муниципального совета муниципального образования, подписанным единолично главой муниципального образования, исполняющим полномочия председателя муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442A387E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E8199E" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приведение настоящего Устава в соответствие с федеральным законом, законом Санкт-Петербурга осуществляется в установленный этими законодательными актами срок. В случае, если федеральным законом, законом Санкт-Петербурга указанный срок не установлен, срок приведения настоящего Устава в соответствие с федеральным законом, законом Санкт-Петербурга определяется с учетом даты вступления в силу соответствующего федерального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>закона, закона Санкт-Петербурга, необходимости официального опубликования и обсуждения на публичных слушаниях проекта муниципального правового акта о внесении изменений и дополнений в настоящий Устав, учета предложений граждан по нему, периодичности заседаний муниципального совета муниципального образования, сроков государственной регистрации и официального опубликования  такого муниципального правового акта и, как правило, не должен превышать шесть месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C6090D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E8199E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Изложение устава муниципального образования в новой редакции муниципальным правовым актом о внесении изменений и дополнений в устав муниципального образования не допускается. В этом случае принимается новый устав муниципального образования, а ранее действующий устав муниципального образования и муниципальные правовые акты о внесении в него изменений и дополнений признаются утратившими силу со дня вступления в силу нового устава муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2255F1F2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00BE6CB0" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="562F898F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004845CF" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004845CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004845CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Решения, принятые путем прямого волеизъявления граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BD1913" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F80BB2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Решение вопросов непосредственного обеспечения жизнедеятельности населения непосредственно гражданами муниципального образования осуществляется путем прямого волеизъявления населения муниципального образования, выраженного на местном референдуме, сходе граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0977DDD9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F80BB2" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Если для реализации решения, принятого путем прямого волеизъявления населения муниципального образования, дополнительно требуется принятие (издание) муниципального правового акта, орган местного самоуправления или должностное лицо местного самоуправления, в компетенцию которых входит принятие (издание) указанного акта, обязаны в течение 15 дней со дня вступления в силу решения, принятого на референдуме, сходе граждан, определить срок подготовки и (или) принятия соответствующего муниципального правового акта. Указанный срок не может превышать три месяца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56868FB1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80BB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. Нарушение срока издания муниципального правового акта, необходимого для реализации решения, принятого путем прямого волеизъявления населения, является основанием для досрочного прекращения полномочий главы муниципального образования, главы местной администрации или досрочного прекращения полномочий представительного органа муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03436C8B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CA7D1E8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Нормативные и иные правовые акты муниципального совета муниципального образования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2CA113" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. К нормативным правовым актам муниципального совета муниципального образования относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142C470C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1) решение об утверждении устава муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AE557B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) решение об утверждении бюджета муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1811F30D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) решение об утверждении соглашений, заключаемых между органами местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A60961" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) иные решения, принятые муниципальным советом муниципального образования по вопросам, отнесенным к его компетенции федеральными законами, законами Санкт-Петербурга, уставом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C27594" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Муниципальный совет муниципального образования по вопросам, отнесенным к его компетенции федеральными законами, законами Санкт-Петербурга, уставом муниципального образования, принимает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2625701B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) решения, устанавливающие правила, обязательные для исполнения на территории муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054A7E46" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) решение об удалении главы муниципального образования в отставку;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15DAFB54" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) решения по вопросам организации деятельности муниципального совета муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE88C54" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) решения по иным вопросам, отнесенным к его компетенции федеральными законами, законами Санкт-Петербурга, уставом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505C1894" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Проекты нормативных правовых актов муниципального совета муниципального образования, предусматривающие расходы, финансовое обеспечение которых осуществляется за счет средств местного бюджета, рассматриваются муниципальным советом муниципального образования по представлению главы местной администрации муниципального образования либо при наличии заключения указанного лица. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок представления заключения в муниципальный совет составляет 20 дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7827CA17" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Проекты нормативных правовых актов могут вноситься в муниципальный совет муниципального образования депутатами муниципального совета муниципального образования, главой муниципального образования, органами территориального общественного самоуправления, иными органами местного самоуправления, главой местной администрации муниципального образования, а также иными субъектами правотворческой инициативы, установленными уставом муниципального образования, за исключением случаев, предусмотренных Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2980DCE0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004D3778" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Решение муниципального совета муниципального образования, в том числе устанавливающее правила, обязательные для исполнения на территории муниципального образования, а также по вопросам организации деятельности муниципального совета муниципального образования, не может считаться принятым, если за него проголосовало менее </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>половины от установленной численности депутатов муниципального совета муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA6556A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6. Глава муниципального образования подписывает и обнародует нормативный правовой акт, принятый муниципальным советом муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B27ADC2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E1605D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C41B4AE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E1605D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1605D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Статья 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E1605D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Подготовка муниципальных правовых актов </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBD62CE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00E1605D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1605D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Проекты муниципальных правовых актов могут вноситься депутатами муниципального совета муниципального образования, главой муниципального образования, главой местной администрации, органами территориального общественного самоуправления, инициативными группами граждан, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>прокурором Петродворцового района Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CB0">
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="1F8472BF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E1605D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Порядок внесения проектов муниципальных правовых актов, перечень и форма прилагаемых к ним документов устанавливаются нормативным правовым актом органа местного самоуправления или должностного лица местного самоуправления, на рассмотрение которых вносятся указанные проекты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3732D13E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="339218C8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="009F4807" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>42</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Вступление в силу муниципальных правовых актов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CD81A8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00373A0D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Муниципальные правовые акты вступают в силу с даты их подписания, если иной порядок их вступления в силу не установлен настоящим Уставом, федеральным законодательством или законодательством Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F3CB12" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008538FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальные нормативные правовые акты, затрагивающие права, свободы и обязанности человека и гражданина, муниципальные нормативные правовые акты, устанавливающие правовой статус организаций, учредителем которых выступает муниципальное образование, а также соглашения, заключаемые между органами местного самоуправления, подлежат официальному опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C23E7D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F87D15" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00373A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Официальным опубликованием муниципального правового акта, в том числе соглашения, заключенного между органами местного самоуправления, считается первая публикация его полного текста в периодическом печатном издании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00373A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>газет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CB0">
-[...420 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Вести Стрельны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, регистрация печатного издания ПИ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D3DEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-6710 от 25 июля 2003 г.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE6CB0">
-[...648 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00373A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F05CC5D" w14:textId="7C32C17B" w:rsidR="009C5334" w:rsidRPr="00E1605D" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
-[...319 lines deleted...]
-    <w:p w14:paraId="5823E83E" w14:textId="3F55B4CB" w:rsidR="003831DF" w:rsidRPr="00F87D15" w:rsidRDefault="00373A0D" w:rsidP="003831DF">
+    <w:p w14:paraId="21E43028" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F87D15" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">4. В целях обеспечения возможности ознакомления граждан с муниципальными правовыми актами, они дополнительно к официальному опубликованию подлежат размещению на официальном сайте муниципального образования в информационно-телекоммуникационной сети </w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Интернет</w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">по адресу: </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>mo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>strelna</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ru</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003831DF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3F5E14" w14:textId="10194A6E" w:rsidR="00F87D15" w:rsidRPr="00F87D15" w:rsidRDefault="00373A0D" w:rsidP="00F87D15">
+    <w:p w14:paraId="4A1833D7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00F87D15" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Муниципальный нормативный правовой акт дополнительно обнародуется </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">путем размещения в помещениях </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципального совета и </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
-[...7 lines deleted...]
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">естной администрации, расположенных по адресу: Санкт-Петербург, поселок Стрельна, Санкт-Петербургское шоссе, дом 69, литера А; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">в библиотеке </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>семейного чтения имени Ю.</w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F87D15" w:rsidRPr="00F87D15">
+      <w:r w:rsidRPr="00F87D15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Инге СПб ГБУ «ЦБС Петродворцового района Санкт-Петербурга», по адресу: Санкт-Петербург, поселок Стрельна, ул. Орловская, д. 2.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA645F5" w14:textId="4153F3B0" w:rsidR="00373A0D" w:rsidRPr="00373A0D" w:rsidRDefault="00373A0D" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="1D89999F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00373A0D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">В качестве дополнительного источника обнародования также используется портал Министерства юстиции Российской Федерации </w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Нормативные правовые акты в Российской Федерации</w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (http://pravo-mi</w:t>
       </w:r>
-      <w:r w:rsidR="00A05523">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>just.ru, http://право-минюст.рф, регистрация в качестве сетевого издания Эл № ФС77-72471 от 05.03.2018).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED6B6E5" w14:textId="77777777" w:rsidR="00373A0D" w:rsidRPr="00373A0D" w:rsidRDefault="00373A0D" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="42D72C6C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00373A0D" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Устав муниципального образования, муниципальный правовой акт о внесении изменений (дополнений) в устав муниципального образования в течение семи дней со дня поступления из территориального органа уполномоченного федерального органа исполнительной власти в сфере регистрации уставов муниципальных образований уведомления о включении сведений об уставе муниципального образования, муниципальном правовом акте о внесении изменений в устав муниципального образования в государственный реестр уставов муниципальных образований Санкт-Петербурга подлежат официальному </w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -23847,3830 +21943,3555 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">и вступают в силу после их </w:t>
       </w:r>
       <w:r w:rsidRPr="00373A0D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3368CE" w14:textId="77777777" w:rsidR="00373A0D" w:rsidRPr="00EF46C1" w:rsidRDefault="00373A0D" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="53D005E6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF46C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Муниципальный нормативный правовой акт об изменении структуры органов местного самоуправления вступает в силу не ранее чем по истечении срока полномочий совета депутатов </w:t>
+        <w:t xml:space="preserve">Муниципальный нормативный правовой акт об изменении структуры органов местного самоуправления вступает в силу не ранее чем по истечении срока полномочий совета депутатов муниципального совета, принявшего указанный муниципальный правовой акт, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF46C1">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федеральным законом от 20.03.2025 № 33-ФЗ «Об общих принципах организации местного самоуправления в единой системе публичной власти»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF46C1">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7F1A26" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D1B1C97" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>43</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C5362">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отмена муниципальных правовых актов и приостановление их действия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34249F34" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Муниципальные правовые акты могут быть отменены или их действие может быть приостановлено органами местного самоуправления или должностными лицами местного самоуправления, принявшими (издавшими) соответствующий муниципальный правовой акт, в случае упразднения таких органов или соответствующих должностей либо изменения перечня полномочий указанных органов или должностных лиц - органами местного самоуправления или должностными лицами местного самоуправления, к полномочиям которых на момент отмены или приостановления действия муниципального правового акта отнесено принятие (издание) соответствующего муниципального правового акта, а также судом, а в части, регулирующей осуществление органами местного самоуправления отдельных государственных полномочий, переданных им федеральными законами и законами субъектов Российской Федерации, - уполномоченным органом государственной власти Российской Федерации (уполномоченным органом государственной власти </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFC5944" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">муниципального совета, принявшего указанный муниципальный правовой акт, за исключением случаев, предусмотренных </w:t>
-[...80 lines deleted...]
-      <w:r w:rsidRPr="003C5362">
+        <w:t>2. Действие муниципального правового акта, не имеющего нормативного характера, незамедлительно приостанавливается принявшим (издавшим) его органом местного самоуправления или должностным лицом местного самоуправления в случае получения соответствующего предписания Уполномоченного при Президенте Российской Федерации по защите прав предпринимателей, выданного в соответствии с законодательством Российской Федерации об уполномоченных по защите прав предпринимателей. Об исполнении полученного предписания органы местного самоуправления или должностные лица местного самоуправления обязаны сообщить Уполномоченному при Президенте Российской Федерации по защите прав предпринимателей в трехдневный срок, а представительные органы местного самоуправления - не позднее трех дней со дня принятия ими решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF97B91" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Признание по решению суда закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Санкт-Петербурга </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и об установлении статуса муниципального образования недействующим до дня вступления в силу нового закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> об установлении статуса муниципального образования не может являться основанием для признания в судебном порядке недействующими муниципальных правовых актов указанного муниципального образования, принятых до вступления решения суда в законную силу, или для отмены данных муниципальных правовых актов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="700638DF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C0C2FD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. ЭКОНОМИЧЕСКАЯ ОСНОВА МЕСТНОГО САМОУПРАВЛЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3305470B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00EE6A5C" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE6A5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC">
-[...36 lines deleted...]
-    <w:p w14:paraId="247F289F" w14:textId="77777777" w:rsidR="004032C3" w:rsidRPr="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Экономическая основа местного самоуправления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C833062" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Муниципальные правовые акты могут быть отменены или их действие может быть приостановлено органами местного самоуправления или должностными лицами местного самоуправления, принявшими (издавшими) соответствующий муниципальный правовой акт, в случае упразднения таких органов или соответствующих должностей либо изменения перечня полномочий указанных органов или должностных лиц - органами местного самоуправления или должностными лицами местного самоуправления, к полномочиям которых на момент отмены или приостановления действия муниципального правового акта отнесено принятие (издание) соответствующего муниципального правового акта, а также судом, а в части, регулирующей осуществление органами местного самоуправления отдельных государственных полномочий, переданных им федеральными законами и законами субъектов Российской Федерации, - уполномоченным органом государственной власти Российской Федерации (уполномоченным органом государственной власти </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t>1. Экономическую основу местного самоуправления составляет находящееся в муниципальной собственности имущество, в том числе имущественные права муниципальных образований, а также средства местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE41310" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>).</w:t>
-[...224 lines deleted...]
-        </w:rPr>
         <w:t>2. В соответствии с Конституцией Российской Федерации муниципальная собственность признается и защищается государством наравне с иными формами собственности.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEFF660" w14:textId="77777777" w:rsidR="00266740" w:rsidRDefault="00266740" w:rsidP="00CD7CBC">
-[...13 lines deleted...]
-    <w:p w14:paraId="2711BD20" w14:textId="40225F77" w:rsidR="009C5334" w:rsidRPr="00266740" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="6BBC4991" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315F2A26" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00266740" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00266740">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Статья </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00F34387">
+        <w:t>Статья 4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00266740">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Муниципальное имущество</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E91343D" w14:textId="77777777" w:rsidR="004032C3" w:rsidRPr="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="2AE0D1FE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Par2"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1. В собственности муниципальных образований может находиться:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538DEA2A" w14:textId="7B26F282" w:rsidR="004032C3" w:rsidRPr="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0DE4BD1E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1) имущество, предназначенное для решения установленных </w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Федеральным</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> закон</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ом</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065D3D94" w14:textId="77777777" w:rsidR="004032C3" w:rsidRPr="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="1B37D216" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2) имущество, предназначенное для осуществления отдельных государственных полномочий, переданных органам местного самоуправления, в случаях, установленных федеральными законами и законами </w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421014F5" w14:textId="77777777" w:rsidR="004032C3" w:rsidRPr="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="47835395" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3) имущество, предназначенное для обеспечения деятельности органов местного самоуправления и должностных лиц местного самоуправления, муниципальных служащих, работников муниципальных предприятий и учреждений в соответствии с нормативными правовыми актами представительного органа муниципального образования;</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">3) имущество, предназначенное для обеспечения деятельности органов местного самоуправления и должностных лиц местного самоуправления, муниципальных служащих, </w:t>
+      </w:r>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>работников муниципальных предприятий и учреждений в соответствии с нормативными правовыми актами представительного органа муниципального образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142A60CF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="004032C3" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004032C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>4) имущество, необходимое для осуществления полномочий, не отнесенных к полномочиям органов местного самоуправления по решению вопросов непосредственного обеспечения жизнедеятельности населения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9383EA" w14:textId="77777777" w:rsidR="004032C3" w:rsidRDefault="004032C3" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="38D0AB55" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5) имущество, необходимое для участия органов местного самоуправления в осуществлении не переданных им государственных полномочий, осуществляемых в соответствии со статьей 36 </w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Федерального</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> закон</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> от 20.03.2025 </w:t>
       </w:r>
-      <w:r w:rsidR="00CD0432">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 33-ФЗ </w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002F69F7" w:rsidRPr="002F69F7">
+      <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Об общих принципах организации местного самоуправления в единой системе публичной власти</w:t>
       </w:r>
-      <w:r w:rsidR="0060146C">
-[...16 lines deleted...]
-    <w:p w14:paraId="14CAF342" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="009C5334" w:rsidP="0047563E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3849B651" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2. В собственности муниципальн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
       <w:r w:rsidRPr="00804973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> образовани</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>я</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> в соответствии с Законом Санкт-Петербурга</w:t>
+        <w:t>я в соответствии с Законом Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidRPr="00804973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> может находиться:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABBFFB7" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="7EE4247A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для реализации мероприятий по охране окружающей среды в границах муниципального образования;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2B307D" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="11586179" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">имущество, предназначенное для оказания содействия в установленном порядке исполнительным органам государственной власти Санкт-Петербурга в сборе и обмене информацией в области защиты населения и территорий от чрезвычайных ситуаций, а также </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="374CCE82" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+        <w:t>имущество, предназначенное для оказания содействия в установленном порядке исполнительным органам государственной власти Санкт-Петербурга в сборе и обмене информацией в области защиты населения и территорий от чрезвычайных ситуаций, а также содействия в информировании населения об угрозе возникновения или о возникновении чрезвычайной ситуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A009E5" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для проведения подготовки и обучения неработающего населения способам защиты и действиям в чрезвычайных ситуациях, а также способам защиты от опасностей, возникающих при ведении военных действий или вследствие этих действий;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F00D595" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="44A84CBD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для организации досуга и обеспечения жителей муниципального образования услугами организаций культуры;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8B37E4" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="0794D17F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для развития на территории муниципального образования массовой физической культуры и спорта;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36ED9509" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="733598A6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для размещения, содержания, включая ремонт, покрытий, расположенных на внутриквартальных территориях, искусственных неровностей, организации благоустройства территории муниципального образования на внутриквартальных территориях и на территориях зеленых насаждений общего пользования местного значения, расположенных в том числе в границах территорий объектов культурного наследия народов Российской Федерации (выявленных объектов культурного наследия);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384C5298" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="6A2E1C40" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для осуществления работ в сфере озеленения, содержания территорий зеленых насаждений;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9D44D3" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="05FEBE83" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>имущество, предназначенное для размещения устройств наружного освещения и строительства объектов наружного освещения детских и спортивных площадок на внутриквартальных территориях (за исключением детских и спортивных площадок, архитектурно-строительное проектирование и строительство объектов наружного освещения которых осуществляются в соответствии с адресной инвестиционной программой, утверждаемой законом Санкт-Петербурга о бюджете Санкт-Петербурга на очередной финансовый год и на плановый период);</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4547EEBD" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+        <w:t xml:space="preserve">имущество, предназначенное для размещения устройств наружного освещения и строительства объектов наружного освещения детских и спортивных площадок на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047563E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>внутриквартальных территориях (за исключением детских и спортивных площадок, архитектурно-строительное проектирование и строительство объектов наружного освещения которых осуществляются в соответствии с адресной инвестиционной программой, утверждаемой законом Санкт-Петербурга о бюджете Санкт-Петербурга на очередной финансовый год и на плановый период);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18DF535A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для охраны общественного порядка на территории муниципального образования гражданами и общественными объединениями;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54609C1C" w14:textId="767D703E" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="4A8D5A2B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, необходимое для обнародования муниципальных правовых актов, доведения до сведения жителей муниципального образования иной официальной информации;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEA96D4" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="2BC8FF7C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для осуществления мероприятий по содержанию в порядке и благоустройству воинских захоронений, мемориальных сооружений и объектов, увековечивающих память погибших при защите Отечества, расположенных вне земельных участков, входящих в состав кладбищ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E303ABE" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="58FE060C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для текущего ремонта и содержания дорог, расположенных в границах муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CF86FE" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="243AD792" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>имущество, предназначенное для обеспечения сохранности воинских захоронений, расположенных вне земельных участков, входящих в состав кладбищ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216AC869" w14:textId="77777777" w:rsidR="0047563E" w:rsidRDefault="0047563E" w:rsidP="0047563E">
+    <w:p w14:paraId="006CD462" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>имущество, предназначенное для восстановления пришедших в негодность воинских захоронений, мемориальных сооружений и объектов, увековечивающих память погибших при защите Отечества, расположенных вне земельных участков, входящих в состав кладбищ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198571B7" w14:textId="77777777" w:rsidR="007F47FE" w:rsidRDefault="0047563E" w:rsidP="007F47FE">
+    <w:p w14:paraId="6A1C6CFF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0047563E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">имущество, предназначенное для решения вопросов местного значения, установленных </w:t>
       </w:r>
-      <w:r w:rsidR="007F47FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>пунктом 55 части 1 статьи 4 настоящего Устава;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306F1FAA" w14:textId="5DE82746" w:rsidR="0047563E" w:rsidRPr="007F47FE" w:rsidRDefault="0047563E" w:rsidP="007F47FE">
+    <w:p w14:paraId="5F8E51B8" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007F47FE" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F47FE">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>иное имущество, переданное в установленном порядке в собственность муниципального образования.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E23EB27" w14:textId="1A80D7C8" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="71E1F867" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00804973" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6A5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="004032C3" w:rsidRPr="004032C3">
+      <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случаях возникновения у муниципальн</w:t>
       </w:r>
-      <w:r w:rsidR="007F47FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ого</w:t>
       </w:r>
-      <w:r w:rsidR="004032C3" w:rsidRPr="004032C3">
+      <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> образовани</w:t>
       </w:r>
-      <w:r w:rsidR="007F47FE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="004032C3" w:rsidRPr="004032C3">
+      <w:r w:rsidRPr="004032C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> права собственности на имущество, не соответствующее требованиям части 1 настоящей статьи, указанное имущество подлежит перепрофилированию (изменению целевого назначения имущества) либо отчуждению. Порядок и сроки отчуждения такого имущества устанавливаются федеральным законом.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730137E4" w14:textId="77777777" w:rsidR="009C5334" w:rsidRPr="00804973" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="10CA286E" w14:textId="1F968AFB" w:rsidR="009C5334" w:rsidRPr="00804973" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="05036B3A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00804973" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00804973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="007C4858">
-[...15 lines deleted...]
-        <w:t>6</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>46</w:t>
       </w:r>
       <w:r w:rsidRPr="00804973">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Владение, пользование и распоряжение муниципальным имуществом</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367DCE84" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="6F354172" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1. Органы местного самоуправления от имени муниципального образования самостоятельно владеют, пользуются и распоряжаются муниципальным имуществом в соответствии с Конституцией Российской Федерации, федеральными законами и принимаемыми в соответствии с ними нормативными правовыми актами органов местного самоуправления.</w:t>
-[...12 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">1. Органы местного самоуправления от имени муниципального образования самостоятельно владеют, пользуются и распоряжаются муниципальным имуществом в соответствии с Конституцией Российской Федерации, федеральными законами и </w:t>
+      </w:r>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>принимаемыми в соответствии с ними нормативными правовыми актами органов местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691CA726" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>2. Органы местного самоуправления вправе приобретать имущество в муниципальную собственность, передавать муниципальное имущество во временное владение и (или) в пользование физическим и юридическим лицам, органам публичной власти, в том числе органам местного самоуправления иных муниципальных образований, отчуждать, совершать иные сделки в соответствии с федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283EAA23" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0B455D03" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3. Порядок и условия приватизации муниципального имущества определяются нормативными правовыми актами органов местного самоуправления в соответствии с федеральными законами.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0711CF3E" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="7F0DE765" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4. Доходы от использования и приватизации муниципального имущества поступают в местные бюджеты.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51483EC9" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="53730D71" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. Муниципальные образования могут создавать муниципальные предприятия и учреждения, участвовать в создании хозяйственных обществ, в том числе межмуниципальных, необходимых для осуществления полномочий по решению вопросов непосредственного </w:t>
-      </w:r>
+        <w:t>5. Муниципальные образования могут создавать муниципальные предприятия и учреждения, участвовать в создании хозяйственных обществ, в том числе межмуниципальных, необходимых для осуществления полномочий по решению вопросов непосредственного обеспечения жизнедеятельности населения. Функции и полномочия учредителя в отношении муниципальных предприятий и учреждений осуществляют уполномоченные органы местного самоуправления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD79CB6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5B9D86E0" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+        <w:t>6. Органы местного самоуправления от имени муниципального образования субсидиарно отвечают по обязательствам муниципальных казенных учреждений и обеспечивают исполнение указанных обязательств в порядке, установленном федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DA3EB34" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6. Органы местного самоуправления от имени муниципального образования субсидиарно отвечают по обязательствам муниципальных казенных учреждений и обеспечивают исполнение указанных обязательств в порядке, установленном федеральным законом.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="454C21C1" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="002F69F7" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
+        <w:t>7. Органы местного самоуправления ведут реестры муниципального имущества в порядке, установленном уполномоченным Правительством Российской Федерации федеральным органом исполнительной власти.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6482F1BF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F69F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>7. Органы местного самоуправления ведут реестры муниципального имущества в порядке, установленном уполномоченным Правительством Российской Федерации федеральным органом исполнительной власти.</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>8. Органы местного самоуправления осуществляют передачу в безвозмездное владение и пользование объектов электросетевого хозяйства, находящихся в муниципальной собственности, системообразующей территориальной сетевой организации или территориальной сетевой организации, действующих в границах субъекта Российской Федерации, в случаях, порядке и на условиях, которые установлены законодательством Российской Федерации об электроэнергетике.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B961B97" w14:textId="77777777" w:rsidR="002F69F7" w:rsidRPr="00804973" w:rsidRDefault="002F69F7" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="78AD68C9" w14:textId="5D1F3206" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="0E810DA6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00804973" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07F543F1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С</w:t>
       </w:r>
       <w:r w:rsidRPr="001E63B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">татья </w:t>
       </w:r>
-      <w:r w:rsidR="00653FCC">
-[...15 lines deleted...]
-        <w:t>7</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>47</w:t>
       </w:r>
       <w:r w:rsidRPr="001E63B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Местны</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>й бюджет</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F99EDD1" w14:textId="1ED9AAA6" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="007F47FE" w:rsidP="008860B1">
+    <w:p w14:paraId="673C3596" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="008860B1" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008860B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>М</w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3F453C13" w14:textId="59E47546" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+        <w:t>Муниципальное образование имеет собственный бюджет (местный бюджет).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE0AECF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008860B1">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Составление и рассмотрение проекта местного бюджета, утверждение и исполнение местного бюджета, осуществление контроля за его исполнением, составление и утверждение отчета об исполнении местного бюджета осуществляются органами местного самоуправления самостоятельно с соблюдением требований, установленных Бюджетным кодексом Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1E73E0" w14:textId="77777777" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+    <w:p w14:paraId="459F0394" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008860B1">
+      <w:r w:rsidRPr="00135DDC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Проекты местных бюджетов составляются и утверждаются сроком на три года (очередной финансовый год и плановый период).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51504372" w14:textId="2C674072" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+    <w:p w14:paraId="00593071" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008860B1">
+      <w:r w:rsidRPr="00135DDC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Бюджетные полномочия муниципальных образований, органов местного самоуправления и должностных лиц местного самоуправления устанавливаются Бюджетным кодексом Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F385BE9" w14:textId="16E88EA1" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+    <w:p w14:paraId="78A41333" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008860B1">
-[...6 lines deleted...]
-    <w:p w14:paraId="7356BE0F" w14:textId="73FB5C26" w:rsidR="008860B1" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+      <w:r w:rsidRPr="00135DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Размер оплаты труда лиц, замещающих муниципальные должности, осуществляющих свои полномочия на постоянной основе, муниципальных служащих органов местного самоуправления определяется в соответствии с предельными нормативами, установленными законом Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4981758D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008860B1">
-[...13 lines deleted...]
-    <w:p w14:paraId="01DE3D51" w14:textId="7BD346F9" w:rsidR="001E4DC9" w:rsidRPr="008860B1" w:rsidRDefault="001E4DC9" w:rsidP="008860B1">
+      <w:r w:rsidRPr="00135DDC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Проект местного бюджета, решение об утверждении местного бюджета, годовой отчет о его исполнении, ежеквартальные сведения о ходе исполнения местного бюджета и о численности муниципальных служащих органов местного самоуправления, работников муниципальных учреждений с указанием фактических расходов на оплату их труда подлежат официальному опубликованию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06878B5A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00135DDC" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008860B1">
+      <w:r w:rsidRPr="00135DDC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Выравнивание бюджетной обеспеченности муниципальных образований осуществляется в соответствии с требованиями Бюджетного кодекса Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45E2ED78" w14:textId="77777777" w:rsidR="001E4DC9" w:rsidRDefault="001E4DC9" w:rsidP="00CD7CBC">
-[...11 lines deleted...]
-    <w:p w14:paraId="2DBD00C8" w14:textId="6D8A0CC3" w:rsidR="009C5334" w:rsidRPr="00694A66" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="18F9A91B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD92722" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00694A66" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00694A66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="007C4858">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>48</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Доходы местн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BF1146" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Формирование доходов местных бюджетов осуществляется в соответствии с бюджетным законодательством Российской Федерации, законодательством о налогах и сборах и законодательством об иных обязательных платежах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A06A709" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C42E0CD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>49</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Расходы местн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB72531" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Формирование расходов местн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществляется в соответствии с расходными обязательствами муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, устанавливаемыми и исполняемыми органами местного самоуправления муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ого</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образовани</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в соответствии с требованиями Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091A8113" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Исполнение расходных обязательств муниципальных образований осуществляется за счет средств соответствующих местных бюджетов в соответствии с требованиями Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D67930" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00EA5960" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA5960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Стать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">я 50. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5960">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Финансовое и иное обеспечение реализации инициативных проектов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F404A0" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Источником финансового обеспечения реализации инициативных проектов, предусмотренных статьей 49 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Федерального</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> закон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от 20.03.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 33-ФЗ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Об общих принципах организации местного самоуправления в единой системе публичной власти</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, являются предусмотренные в местном бюджете бюджетные ассигнования на реализацию инициативных проектов, формируемые в том числе с учетом объемов инициативных платежей и (или) межбюджетных трансфертов из бюджета </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, предоставленных в целях финансового обеспечения соответствующих расходных обязательств муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A622DF7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Под инициативными платежами понимаются денежные средства граждан, индивидуальных предпринимателей и образованных в соответствии с законодательством Российской Федерации юридических лиц, уплачиваемые на добровольной основе и зачисляемые в соответствии с Бюджетным кодексом Российской Федерации в местный бюджет в целях реализации конкретных инициативных проектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338A2D48" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. В случае, если инициативный проект не был реализован, инициативные платежи подлежат возврату лицам (в том числе организациям), осуществившим их перечисление в местный бюджет. В случае образования по итогам реализации инициативного проекта остатка инициативных платежей, не использованных в целях реализации инициативного проекта, указанные платежи подлежат возврату лицам (в том числе организациям), осуществившим их перечисление в местный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F7E0BF" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002F69F7" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. Порядок расчета и возврата сумм инициативных платежей, подлежащих возврату лицам (в том числе организациям), осуществившим их перечисление в местный бюджет, определяется нормативным правовым актом представительного органа муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E75E510" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Реализация инициативных проектов может обеспечиваться также в форме добровольного имущественного и (или) трудового участия заинтересованных лиц.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F69F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BE18350" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65774823" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Закупки для обеспечения муниципальных нужд</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1749C6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002724ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Закупки товаров, работ, услуг для обеспечения муниципальных нужд осуществляются в соответствии с</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> законодательством </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Российской Федерации о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1475E95B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002724ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Закупки товаров, работ, услуг для обеспечения муниципальных нужд осуществляются за счет средств местного бюджета</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, если иное не предусмотрено Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A85F2EC" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="002724ED" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FC4F750" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ОТВЕТСТВЕННОСТЬ ОРГАНОВ МЕСТНОГО САМОУПРАВЛЕНИЯ И ДОЛЖНОСТНЫХ ЛИЦ МЕСТНОГО САМОУПРАВЛЕНИЯ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ОСНОВАНИЯ НАСТУПЛЕНИЯ ЭТОЙ ОТВЕТСТВЕННОСТИ И ПОРЯДОК РЕШЕНИЯ СООТВЕТСТВУЮЩИХ ВОПРОСОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52509F03" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ответственность органов местного самоуправления и</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>должностных лиц</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>местного самоуправления</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F125F4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3047">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Органы местного самоуправления и должностные лица местного самоуправления несут предусмотренную законодательством Российской Федерации ответственность, в том числе в случае нарушения ими Конституции Российской Федерации, федеральных конституционных законов, федеральных законов, Устава Санкт-Петербурга, законов Санкт-Петербурга, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>настоящего Устава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3047">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, а также в случае ненадлежащего осуществления указанными органами и должностными лицами переданных им отдельных государственных полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334A091D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A4C6099" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ответственность </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лиц, замещающ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>их</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> муниципальн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должност</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2296DD" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. Полномочия лица, замещающего муниципальную должность, прекращаются досрочно в случае несоблюдения ограничений, запретов, неисполнения обязанностей, установленных законодательством Российской Федерации о противодействии коррупции, если иное не предусмотрено Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D02687E" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Проверка достоверности и полноты сведений о доходах, расходах, об имуществе и обязательствах имущественного характера, представляемых в соответствии с законодательством Российской Федерации о противодействии коррупции лицом, замещающим муниципальную должность (далее - проверка), проводится по решению высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга в порядке, установленном законом Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="306F52D6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. При выявлении в результате проверки фактов несоблюдения ограничений, запретов, неисполнения обязанностей, которые установлены законодательством Российской Федерации о противодействии коррупции, высшее должностное лицо Санкт-Петербурга - Губернатор Санкт-Петербурга обращается с заявлением о досрочном прекращении полномочий лица, замещающего муниципальную должность, или применении в отношении указанного лица иной меры ответственности в орган местного самоуправления, уполномоченный принимать соответствующее решение, или в суд в соответствии с федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C9A3E6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. К лицу, замещающему муниципальную должность, представившему недостоверные или неполные сведения о своих доходах, расходах, об имуществе и обязательствах имущественного характера, а также сведения о доходах, расходах, об имуществе и обязательствах имущественного характера своих супруги (супруга) и несовершеннолетних </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>детей, если искажение этих сведений является несущественным, могут быть применены следующие меры ответственности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A18553" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) предупреждение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8481AA" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) освобождение лица, замещающего муниципальную должность, от должности в соответствующем органе местного самоуправления с лишением права занимать должности в соответствующем органе местного самоуправления до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286F3FA9" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) освобождение от осуществления полномочий на постоянной основе с лишением права осуществлять полномочия на постоянной основе до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE9F542" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4) запрет занимать должности в соответствующем органе местного самоуправления до прекращения срока его полномочий;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0072CE08" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5) запрет исполнять полномочия на постоянной основе до прекращения срока его полномочий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F56AF58" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. Порядок принятия решения о применении к лицу, замещающему муниципальную должность, мер ответственности, предусмотренных пунктом 4 настоящей статьи (далее в настоящем пункте - меры ответственности), определяется муниципальным правовым актом в соответствии с законом Санкт-Петербурга.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B91A3C7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Муниципальный совет муниципального образования уполномочен принимать решение о применении мер ответственности в отношении депутата, главы муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D44E24F" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Основанием для рассмотрения вопроса о применении в отношении лица, замещающего муниципальную должность, одной из мер ответственности является поступление в орган местного самоуправления, уполномоченный принимать соответствующее решение, заявления высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга о применении меры ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AAC272" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="006E3F83" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Решение о применении в отношении лица, замещающего муниципальную должность, одной из мер ответственности должно быть мотивированным и принято не позднее 30 дней со дня поступления в орган местного самоуправления, уполномоченный принимать соответствующее решение, заявления высшего должностного лица Санкт-Петербурга - Губернатора Санкт-Петербурга о применении меры ответственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FF26FC6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Лица, замещающие муниципальные должности, освобождаются от ответственности за несоблюдение ограничений и запретов, требований о предотвращении или об урегулировании конфликта интересов и неисполнение обязанностей, установленных Федеральным законом, и другими федеральными законами в целях противодействия коррупции, в случае, если несоблюдение таких ограничений, запретов и требований, а также неисполнение таких обязанностей признается следствием не зависящих от указанных лиц обстоятельств в порядке, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">предусмотренном частями 3 - 6 статьи 13 Федерального закона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>О противодействии коррупции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E3F83">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B6C909" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294B2A66" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B069B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Статья </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B069B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Временное осуществление отдельных полномочий органов местного самоуправления органами государственной власти Санкт-Петербурга</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A65383" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Отдельные полномочия органов местного самоуправления могут временно осуществляться органами государственной власти </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EDE94DE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) если в связи со стихийным бедствием, с катастрофой, иной чрезвычайной ситуацией представительный орган муниципального образования и местная администрация отсутствуют и (или) не могут быть сформированы в соответствии с настоящим Федеральным законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C01DF0B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2) если вследствие решений, действий (бездействия) органов местного самоуправления возникает просроченная задолженность муниципальных образований по исполнению своих долговых и (или) бюджетных обязательств, определенная в порядке, установленном Бюджетным кодексом Российской Федерации, превышающая 30 процентов собственных доходов бюджетов муниципальных образований в последнем отчетном году, и (или) просроченная задолженность муниципальных образований по исполнению своих бюджетных обязательств, превышающая 40 процентов бюджетных ассигнований в отчетном финансовом году, при условии выполнения бюджетных обязательств федерального бюджета и бюджетов субъектов Российской Федерации в отношении бюджетов указанных муниципальных образований;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED66D09" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3) если при осуществлении отдельных переданных государственных полномочий за счет предоставления субвенций местным бюджетам органами местного самоуправления было допущено нецелевое расходование бюджетных средств либо нарушение Конституции Российской Федерации, федерального закона, иных нормативных правовых актов, установленные соответствующим судом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5321A30C" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. В случаях, установленных пунктом 1 части 1 настоящей статьи, указ (постановление) о временном осуществлении исполнительными органами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> соответствующих полномочий органов местного самоуправления принимается высшим должностным лицом субъекта Российской Федерации на основании решения представительного органа местного самоуправления или решения законодательного органа субъекта Российской Федерации, принимаемого большинством не менее двух третей голосов от установленного числа депутатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C78E6B7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В случае, предусмотренном пунктом 2 части 1 настоящей статьи, в соответствующем муниципальном образовании по ходатайству высшего должностного лица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) представительного органа муниципального образования, главы муниципального </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">образования решением арбитражного суда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вводится временная финансовая администрация на срок до одного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5537CEC6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00F34387">
-[...90 lines deleted...]
-      <w:r w:rsidRPr="00694A66">
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Временная финансовая администрация не может вводиться по ходатайству высшего должностного лица </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного года со дня вступления в полномочия представительного органа муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59046908" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В целях восстановления платежеспособности муниципального образования временная финансовая администрация в соответствии с федеральным законом принимает меры по реструктуризации просроченной задолженности муниципального образования, разрабатывает изменения и дополнения в бюджет муниципального образования на текущий финансовый год, проект бюджета муниципального образования на очередной финансовый год, представляет их в представительный орган муниципального образования на рассмотрение и утверждение, а в случаях, предусмотренных федеральным законом, в высший исполнительный орган субъекта Российской Федерации для утверждения законом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, обеспечивает осуществление внутреннего муниципального финансового контроля, в том числе контроля за исполнением бюджета муниципального образования в соответствии с Бюджетным кодексом Российской Федерации, а также осуществляет иные полномочия в соответствии с настоящим Федеральным законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="193E2F5A" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В случае, предусмотренном пунктом 3 части 1 настоящей статьи, решение о временном осуществлении исполнительными органами </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> отдельных полномочий органов местного самоуправления принимается высшим исполнительным органом субъекта Российской Федерации с одновременным изъятием соответствующих субвенций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01AB4233" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Решения органов публичной власти, указанные в настоящей статье, могут быть обжалованы в судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22176257" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00112B01" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00112B01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Не могут временно осуществляться органами государственной власти субъектов Российской Федерации полномочия органов местного самоуправления по принятию устава муниципального образования, внесению в него изменений и дополнений, установлению структуры органов местного самоуправления, изменению границ территории муниципального образования, преобразованию муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762465D7" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D63EFD3" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="00C7509F" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Г</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лава</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0077702B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ЗАКЛЮЧИТЕЛЬНЫЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF46245" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0077702B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Статья </w:t>
       </w:r>
-      <w:r w:rsidR="00F34387">
-[...634 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>55</w:t>
+      </w:r>
       <w:r w:rsidRPr="0077702B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Г</w:t>
-[...1238 lines deleted...]
-        </w:rPr>
         <w:t>. Вступление в силу настоящего Устава</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EEF298" w14:textId="49A8A8A8" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="00CD7CBC">
+    <w:p w14:paraId="136ACB35" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0077702B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. Настоящий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Устав вступает в силу со дня его официального опубликования</w:t>
@@ -27694,195 +25515,124 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>его</w:t>
       </w:r>
       <w:r w:rsidRPr="00790AEA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> государственной регистрации</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B35A3C" w14:textId="1D7A71C3" w:rsidR="005E71C6" w:rsidRDefault="009C5334" w:rsidP="005D5BAB">
-[...43 lines deleted...]
-    <w:p w14:paraId="71DD8835" w14:textId="3256F7FA" w:rsidR="009C5334" w:rsidRDefault="009C5334" w:rsidP="005E71C6">
+    <w:p w14:paraId="03027771" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. Со дня вступления в силу настоящего Устава признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10ACCC99" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">решение </w:t>
-[...50 lines deleted...]
-    <w:p w14:paraId="3C18AA40" w14:textId="6FE95ED5" w:rsidR="005E71C6" w:rsidRDefault="005E71C6" w:rsidP="005E71C6">
+        <w:lastRenderedPageBreak/>
+        <w:t>решение Муниципального Совета Муниципального образования поселок Стрельна от 14.03.2017 №09 «О принятии Устава Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5031B2F2" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна от 05.09.2017 №63 «</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в Устав Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C1EE9A" w14:textId="5C6E7A73" w:rsidR="005E71C6" w:rsidRDefault="005E71C6" w:rsidP="005E71C6">
+    <w:p w14:paraId="1DAAC296" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>поселок Стрельна</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
@@ -27918,51 +25668,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55E7EAAF" w14:textId="155C7E9F" w:rsidR="005E71C6" w:rsidRDefault="005E71C6" w:rsidP="005E71C6">
+    <w:p w14:paraId="3AF7B1B6" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
@@ -27974,152 +25724,151 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>29.09.2020</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C17FC2D" w14:textId="1872625F" w:rsidR="005E71C6" w:rsidRDefault="005E71C6" w:rsidP="005E71C6">
+    <w:p w14:paraId="4B6955F4" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>30.03.2021</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>22</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163A350E" w14:textId="77348A5C" w:rsidR="005E71C6" w:rsidRDefault="005E71C6" w:rsidP="005E71C6">
+    <w:p w14:paraId="23134C62" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>28.09.2021 №55</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E512947" w14:textId="77777777" w:rsidR="003B4209" w:rsidRDefault="005E71C6" w:rsidP="003B4209">
+    <w:p w14:paraId="3665FDCE" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета Внутригородского муниципального образования Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
@@ -28130,339 +25879,336 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>17.08.2022</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
       <w:r w:rsidRPr="005E71C6">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав </w:t>
       </w:r>
-      <w:r w:rsidR="003B4209">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CC0ECD" w14:textId="03841CCA" w:rsidR="005E71C6" w:rsidRPr="003B4209" w:rsidRDefault="005E71C6" w:rsidP="003B4209">
+    <w:p w14:paraId="01C69624" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="003B4209" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4209">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 27.02.2023 №08 «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341F0043" w14:textId="180CA3A2" w:rsidR="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="3A7A8F70" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B4209">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>18.07</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4209">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.2023 №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>41</w:t>
       </w:r>
       <w:r w:rsidRPr="003B4209">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269A21C0" w14:textId="4C967F3D" w:rsidR="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="0ADD838D" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>17.11.2023</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> №</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>82</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B3B99D9" w14:textId="6AB32948" w:rsidR="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="6F0C63C1" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>13.02.2024 №15</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE0E294" w14:textId="2085E139" w:rsidR="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="495BD168" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>16.05.2024 №48</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A8C36E" w14:textId="3CF121ED" w:rsidR="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="627D6B01" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">30.07.2024 </w:t>
-[...6 lines deleted...]
-        <w:t>№65</w:t>
+        <w:t>30.07.2024 №65</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3979AF42" w14:textId="298CE6AE" w:rsidR="007A4BC9" w:rsidRPr="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
+    <w:p w14:paraId="007EF89B" w14:textId="77777777" w:rsidR="00632A6B" w:rsidRPr="007A4BC9" w:rsidRDefault="00632A6B" w:rsidP="00632A6B">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">решение Муниципального Совета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>07.08.2025 №83</w:t>
       </w:r>
       <w:r w:rsidRPr="007A4BC9">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> «О внесении изменений и дополнений в Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B4A9ED" w14:textId="5A23C6C2" w:rsidR="007A4BC9" w:rsidRPr="007A4BC9" w:rsidRDefault="007A4BC9" w:rsidP="007A4BC9">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="007A4BC9" w:rsidRPr="007A4BC9" w:rsidSect="00145126">
+    <w:p w14:paraId="4737B7EC" w14:textId="221413B9" w:rsidR="00382FD5" w:rsidRDefault="00382FD5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00382FD5" w:rsidSect="00145126">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="993" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2010723A" w14:textId="77777777" w:rsidR="008A4A0D" w:rsidRDefault="008A4A0D" w:rsidP="006909DF">
+    <w:p w14:paraId="69695BF8" w14:textId="77777777" w:rsidR="003847C4" w:rsidRDefault="003847C4" w:rsidP="006909DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D7F4647" w14:textId="77777777" w:rsidR="008A4A0D" w:rsidRDefault="008A4A0D" w:rsidP="006909DF">
+    <w:p w14:paraId="5B759852" w14:textId="77777777" w:rsidR="003847C4" w:rsidRDefault="003847C4" w:rsidP="006909DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -28487,61 +26233,61 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A1A500" w14:textId="77777777" w:rsidR="008A4A0D" w:rsidRDefault="008A4A0D" w:rsidP="006909DF">
+    <w:p w14:paraId="7C1A9798" w14:textId="77777777" w:rsidR="003847C4" w:rsidRDefault="003847C4" w:rsidP="006909DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A5133BC" w14:textId="77777777" w:rsidR="008A4A0D" w:rsidRDefault="008A4A0D" w:rsidP="006909DF">
+    <w:p w14:paraId="023E3832" w14:textId="77777777" w:rsidR="003847C4" w:rsidRDefault="003847C4" w:rsidP="006909DF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1900553998"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
@@ -31446,50 +29192,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74AB0503"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="244E3A66"/>
+    <w:lvl w:ilvl="0" w:tplc="E5F6C72A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76E92674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDD8637C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2149" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -31531,51 +29366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A6C558C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD889AE0"/>
     <w:lvl w:ilvl="0" w:tplc="A6AA44F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -31620,51 +29455,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D336794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="22906280"/>
     <w:lvl w:ilvl="0" w:tplc="9E9C2EA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -31709,51 +29544,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7DA46271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50149E22"/>
     <w:lvl w:ilvl="0" w:tplc="650621A4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="28743302">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2172" w:hanging="912"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -31801,51 +29636,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5220" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E722B2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BD6A0730"/>
     <w:lvl w:ilvl="0" w:tplc="609EFB5C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -31890,51 +29725,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5530C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45FAD2E4"/>
     <w:lvl w:ilvl="0" w:tplc="23E213BC">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
@@ -32059,156 +29894,159 @@
   <w:num w:numId="2" w16cid:durableId="130558998">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1997025021">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1593320358">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1568959395">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1067531937">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="425613967">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1151672542">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2010138866">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="127941248">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1606225632">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1419138596">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1829131893">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="421879308">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="960526682">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="398407264">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="757365372">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="41951464">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1881629263">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1781098999">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1822386370">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="829247060">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1924215301">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1745643816">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="462116161">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1317222926">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="995575062">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1531142442">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="70010618">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="733429859">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1681003888">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1586257680">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="330567454">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1928878985">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="567111077">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="342829433">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1704213110">
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -32242,50 +30080,51 @@
     <w:rsid w:val="000709D1"/>
     <w:rsid w:val="000756CF"/>
     <w:rsid w:val="00076D5A"/>
     <w:rsid w:val="00077285"/>
     <w:rsid w:val="00081CCB"/>
     <w:rsid w:val="00086EBA"/>
     <w:rsid w:val="00086F5E"/>
     <w:rsid w:val="000951DB"/>
     <w:rsid w:val="000966BB"/>
     <w:rsid w:val="00097381"/>
     <w:rsid w:val="000B437F"/>
     <w:rsid w:val="000C018C"/>
     <w:rsid w:val="000C08BB"/>
     <w:rsid w:val="000C0D00"/>
     <w:rsid w:val="000C1209"/>
     <w:rsid w:val="000C37AB"/>
     <w:rsid w:val="000C5F60"/>
     <w:rsid w:val="000D0B42"/>
     <w:rsid w:val="000D1160"/>
     <w:rsid w:val="000D3BC3"/>
     <w:rsid w:val="000F02AF"/>
     <w:rsid w:val="000F0E0B"/>
     <w:rsid w:val="000F3B03"/>
     <w:rsid w:val="000F3FF3"/>
     <w:rsid w:val="000F774F"/>
+    <w:rsid w:val="001028D9"/>
     <w:rsid w:val="00103DB2"/>
     <w:rsid w:val="001066AD"/>
     <w:rsid w:val="001071BC"/>
     <w:rsid w:val="00112B01"/>
     <w:rsid w:val="00115584"/>
     <w:rsid w:val="00123728"/>
     <w:rsid w:val="00124DE5"/>
     <w:rsid w:val="0012624A"/>
     <w:rsid w:val="001301BB"/>
     <w:rsid w:val="001379D6"/>
     <w:rsid w:val="00137E58"/>
     <w:rsid w:val="00140DC7"/>
     <w:rsid w:val="00145126"/>
     <w:rsid w:val="00145FEB"/>
     <w:rsid w:val="001523C3"/>
     <w:rsid w:val="001574ED"/>
     <w:rsid w:val="00165F4A"/>
     <w:rsid w:val="001675EF"/>
     <w:rsid w:val="00184459"/>
     <w:rsid w:val="00194A54"/>
     <w:rsid w:val="001967C5"/>
     <w:rsid w:val="001A0833"/>
     <w:rsid w:val="001A3F0A"/>
     <w:rsid w:val="001A4FC3"/>
     <w:rsid w:val="001A5FC3"/>
@@ -32354,50 +30193,51 @@
     <w:rsid w:val="00300911"/>
     <w:rsid w:val="00304114"/>
     <w:rsid w:val="00305CD5"/>
     <w:rsid w:val="003101BD"/>
     <w:rsid w:val="00313D6B"/>
     <w:rsid w:val="00315769"/>
     <w:rsid w:val="003216BF"/>
     <w:rsid w:val="0032191C"/>
     <w:rsid w:val="00326D36"/>
     <w:rsid w:val="0033109F"/>
     <w:rsid w:val="00331529"/>
     <w:rsid w:val="003319BF"/>
     <w:rsid w:val="00334200"/>
     <w:rsid w:val="003355C9"/>
     <w:rsid w:val="00340671"/>
     <w:rsid w:val="00341860"/>
     <w:rsid w:val="00356A77"/>
     <w:rsid w:val="00357327"/>
     <w:rsid w:val="003658EA"/>
     <w:rsid w:val="00367F78"/>
     <w:rsid w:val="00373A0D"/>
     <w:rsid w:val="00376E47"/>
     <w:rsid w:val="00382FD5"/>
     <w:rsid w:val="003831DF"/>
     <w:rsid w:val="003843E5"/>
+    <w:rsid w:val="003847C4"/>
     <w:rsid w:val="0038547C"/>
     <w:rsid w:val="00392F25"/>
     <w:rsid w:val="003A1FFA"/>
     <w:rsid w:val="003A2C70"/>
     <w:rsid w:val="003A342A"/>
     <w:rsid w:val="003A66E8"/>
     <w:rsid w:val="003B16A8"/>
     <w:rsid w:val="003B21AB"/>
     <w:rsid w:val="003B2F46"/>
     <w:rsid w:val="003B4209"/>
     <w:rsid w:val="003C2856"/>
     <w:rsid w:val="003C4CBA"/>
     <w:rsid w:val="003C5362"/>
     <w:rsid w:val="003C6837"/>
     <w:rsid w:val="003C7BA7"/>
     <w:rsid w:val="003D1191"/>
     <w:rsid w:val="003D294D"/>
     <w:rsid w:val="003D6CD4"/>
     <w:rsid w:val="003E04B1"/>
     <w:rsid w:val="003E0B0B"/>
     <w:rsid w:val="003E401D"/>
     <w:rsid w:val="003F04AE"/>
     <w:rsid w:val="003F1E24"/>
     <w:rsid w:val="003F5963"/>
     <w:rsid w:val="003F6DCD"/>
@@ -32500,50 +30340,51 @@
     <w:rsid w:val="005B6CD9"/>
     <w:rsid w:val="005C13E8"/>
     <w:rsid w:val="005C247B"/>
     <w:rsid w:val="005C486F"/>
     <w:rsid w:val="005D192B"/>
     <w:rsid w:val="005D2246"/>
     <w:rsid w:val="005D46F1"/>
     <w:rsid w:val="005D5BAB"/>
     <w:rsid w:val="005D6158"/>
     <w:rsid w:val="005D71C4"/>
     <w:rsid w:val="005E363A"/>
     <w:rsid w:val="005E717C"/>
     <w:rsid w:val="005E71C6"/>
     <w:rsid w:val="005F334F"/>
     <w:rsid w:val="005F4843"/>
     <w:rsid w:val="005F717B"/>
     <w:rsid w:val="0060146C"/>
     <w:rsid w:val="0060511A"/>
     <w:rsid w:val="0061093B"/>
     <w:rsid w:val="006112AB"/>
     <w:rsid w:val="00612948"/>
     <w:rsid w:val="00616EEB"/>
     <w:rsid w:val="00617D04"/>
     <w:rsid w:val="00622046"/>
     <w:rsid w:val="006262D6"/>
+    <w:rsid w:val="00632A6B"/>
     <w:rsid w:val="0063526D"/>
     <w:rsid w:val="00641A7C"/>
     <w:rsid w:val="00641DAA"/>
     <w:rsid w:val="00644864"/>
     <w:rsid w:val="00646271"/>
     <w:rsid w:val="006469E6"/>
     <w:rsid w:val="00650379"/>
     <w:rsid w:val="00652F26"/>
     <w:rsid w:val="0065360F"/>
     <w:rsid w:val="00653FCC"/>
     <w:rsid w:val="006542CC"/>
     <w:rsid w:val="00656102"/>
     <w:rsid w:val="0066003C"/>
     <w:rsid w:val="00660FFB"/>
     <w:rsid w:val="006621C5"/>
     <w:rsid w:val="00662DDF"/>
     <w:rsid w:val="006659CF"/>
     <w:rsid w:val="006662D3"/>
     <w:rsid w:val="006664B1"/>
     <w:rsid w:val="006701CE"/>
     <w:rsid w:val="00670A03"/>
     <w:rsid w:val="006776BD"/>
     <w:rsid w:val="0068116B"/>
     <w:rsid w:val="0068147F"/>
     <w:rsid w:val="006853D8"/>
@@ -32819,50 +30660,51 @@
     <w:rsid w:val="00B1786C"/>
     <w:rsid w:val="00B21281"/>
     <w:rsid w:val="00B2218D"/>
     <w:rsid w:val="00B22ADD"/>
     <w:rsid w:val="00B24595"/>
     <w:rsid w:val="00B2759F"/>
     <w:rsid w:val="00B32D8B"/>
     <w:rsid w:val="00B34F9C"/>
     <w:rsid w:val="00B357CD"/>
     <w:rsid w:val="00B359D0"/>
     <w:rsid w:val="00B40412"/>
     <w:rsid w:val="00B4049B"/>
     <w:rsid w:val="00B42499"/>
     <w:rsid w:val="00B439F5"/>
     <w:rsid w:val="00B44F0D"/>
     <w:rsid w:val="00B51F84"/>
     <w:rsid w:val="00B559D3"/>
     <w:rsid w:val="00B55B15"/>
     <w:rsid w:val="00B56AA9"/>
     <w:rsid w:val="00B57262"/>
     <w:rsid w:val="00B60A00"/>
     <w:rsid w:val="00B641FA"/>
     <w:rsid w:val="00B6420F"/>
     <w:rsid w:val="00B732F2"/>
     <w:rsid w:val="00B769B8"/>
+    <w:rsid w:val="00B779E2"/>
     <w:rsid w:val="00B806E5"/>
     <w:rsid w:val="00B830DF"/>
     <w:rsid w:val="00B84531"/>
     <w:rsid w:val="00B87CF1"/>
     <w:rsid w:val="00B9212B"/>
     <w:rsid w:val="00B93687"/>
     <w:rsid w:val="00B9695E"/>
     <w:rsid w:val="00B97E33"/>
     <w:rsid w:val="00BA0CEB"/>
     <w:rsid w:val="00BA5FE1"/>
     <w:rsid w:val="00BB21CE"/>
     <w:rsid w:val="00BB7A73"/>
     <w:rsid w:val="00BE0D5B"/>
     <w:rsid w:val="00BE18A0"/>
     <w:rsid w:val="00BE312F"/>
     <w:rsid w:val="00BE4796"/>
     <w:rsid w:val="00BE4EA4"/>
     <w:rsid w:val="00BE51BF"/>
     <w:rsid w:val="00BE57D3"/>
     <w:rsid w:val="00BE6A8B"/>
     <w:rsid w:val="00BE6CB0"/>
     <w:rsid w:val="00BF1733"/>
     <w:rsid w:val="00BF22DC"/>
     <w:rsid w:val="00BF2310"/>
     <w:rsid w:val="00BF3DA6"/>
@@ -33828,50 +31670,78 @@
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Абзац списка Знак"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="34"/>
     <w:locked/>
     <w:rsid w:val="00FF1E7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="2">
     <w:name w:val="Гиперссылка2"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00FF1E7B"/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Неразрешенное упоминание1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632A6B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af8">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00632A6B"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="63260476">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="325940474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -34294,67 +32164,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73172875-5622-41ED-A307-88169DA26A7C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>75</Pages>
-  <Words>25673</Words>
-  <Characters>146341</Characters>
+  <Words>25934</Words>
+  <Characters>147830</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1219</Lines>
-  <Paragraphs>343</Paragraphs>
+  <Lines>1231</Lines>
+  <Paragraphs>346</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Минюст России</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>171671</CharactersWithSpaces>
+  <CharactersWithSpaces>173418</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Кузнецова Екатерина</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>