--- v0 (2026-08-15)
+++ v1 (2026-10-14)
@@ -2,101 +2,118 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1BC936C8" w14:textId="5813FF1A" w:rsidR="00AC7755" w:rsidRPr="006D09C1" w:rsidRDefault="00AC7755" w:rsidP="00AC7755">
+    <w:p w14:paraId="1BC936C8" w14:textId="5813FF1A" w:rsidR="00AC7755" w:rsidRPr="006D09C1" w:rsidRDefault="00AC7755" w:rsidP="00FE3BD0">
       <w:pPr>
-        <w:ind w:left="3969"/>
+        <w:ind w:left="3402"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00BE63B5">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114762F0" w14:textId="77777777" w:rsidR="00AC7755" w:rsidRPr="006D09C1" w:rsidRDefault="00AC7755" w:rsidP="00AC7755">
+    <w:p w14:paraId="114762F0" w14:textId="77777777" w:rsidR="00AC7755" w:rsidRPr="006D09C1" w:rsidRDefault="00AC7755" w:rsidP="00FE3BD0">
       <w:pPr>
-        <w:ind w:left="3969"/>
+        <w:ind w:left="3402"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">естной администрации внутригородского муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAB4137" w14:textId="77777777" w:rsidR="00AC7755" w:rsidRPr="006D09C1" w:rsidRDefault="00AC7755" w:rsidP="00AC7755">
+    <w:p w14:paraId="53606346" w14:textId="120A6685" w:rsidR="00E917A3" w:rsidRDefault="00AC7755" w:rsidP="00FE3BD0">
       <w:pPr>
-        <w:ind w:left="3969"/>
+        <w:ind w:left="3402"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00BE63B5">
         <w:t>от 23.10.2025 №151</w:t>
+      </w:r>
+      <w:r w:rsidR="00E917A3">
+        <w:t>(с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3BD0">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E917A3">
+        <w:t xml:space="preserve">.10.2026 № </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3BD0">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="001F4303">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E917A3">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E8C598F" w14:textId="77777777" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00320200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1954C88D" w14:textId="77777777" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00320200">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -171,226 +188,214 @@
       <w:r w:rsidRPr="00F47E25">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень мероприятий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
       <w:r w:rsidR="00C37268">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61291514" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00AB5FE0" w:rsidRDefault="00751A7E" w:rsidP="00320200">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
-        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
-        <w:gridCol w:w="3869"/>
+        <w:gridCol w:w="5599"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00320200" w14:paraId="6B7F66F6" w14:textId="77777777" w:rsidTr="00751A7E">
+      <w:tr w:rsidR="00320200" w14:paraId="6B7F66F6" w14:textId="77777777" w:rsidTr="00FE3BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001A9B61" w14:textId="77777777" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
-[...9 lines deleted...]
-            <w:tcW w:w="3869" w:type="dxa"/>
+          <w:p w14:paraId="001A9B61" w14:textId="77777777" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00FE3BD0">
+            <w:pPr>
+              <w:ind w:left="-647" w:firstLine="647"/>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C77610" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F9719D" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Наименование мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A090287" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F9719D" w:rsidRDefault="000A5002" w:rsidP="000A5002">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Количество дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A090287" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F9719D" w:rsidRDefault="000A5002" w:rsidP="000A5002">
-[...18 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="26B2DE86" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F9719D" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370F92CC" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F9719D" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>тыс.руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00320200" w14:paraId="7E0BA1BA" w14:textId="77777777" w:rsidTr="00751A7E">
+      <w:tr w:rsidR="00320200" w14:paraId="7E0BA1BA" w14:textId="77777777" w:rsidTr="00FE3BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="119DD6D1" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="00F21905" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F46D5AE" w14:textId="77777777" w:rsidR="000A5002" w:rsidRDefault="000A5002" w:rsidP="000A5002">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Формирование и содержание архивных фондов.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B80788A" w14:textId="77777777" w:rsidR="000A5002" w:rsidRDefault="000A5002" w:rsidP="000A5002">
             <w:r>
               <w:t xml:space="preserve">Архивная обработка документов постоянного срока хранения, </w:t>
             </w:r>
             <w:r w:rsidR="00751A7E">
               <w:t>переплет документов</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
@@ -438,355 +443,329 @@
           <w:p w14:paraId="5A9CF137" w14:textId="1424F728" w:rsidR="00320200" w:rsidRPr="00F21905" w:rsidRDefault="00C37268" w:rsidP="007B38C1">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="000A5002">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">архивная обработка </w:t>
             </w:r>
             <w:r w:rsidR="007B38C1" w:rsidRPr="007B38C1">
               <w:t>ли</w:t>
             </w:r>
             <w:r w:rsidRPr="007B38C1">
               <w:t>чные дела граждан, состоящих на учете органа опеки и попечительства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2211E671" w14:textId="0F2ADDC5" w:rsidR="00320200" w:rsidRDefault="007B38C1" w:rsidP="00BB7E08">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>82</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DEB5D4" w14:textId="6DD5119F" w:rsidR="007B38C1" w:rsidRPr="00E61793" w:rsidRDefault="007B38C1" w:rsidP="00BB7E08">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2211E671" w14:textId="0F2ADDC5" w:rsidR="00320200" w:rsidRDefault="007B38C1" w:rsidP="00BB7E08">
-[...23 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="67F2609A" w14:textId="77777777" w:rsidR="00320200" w:rsidRPr="004E1F35" w:rsidRDefault="00320200" w:rsidP="00BB7E08">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...17 lines deleted...]
-              <w:t>7</w:t>
+            <w:tcW w:w="2097" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FCEEBD8" w14:textId="56B0511A" w:rsidR="00320200" w:rsidRDefault="00E917A3" w:rsidP="00784E20">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>142,2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5870E4F0" w14:textId="0ADAF044" w:rsidR="003E31F6" w:rsidRPr="00F21905" w:rsidRDefault="003E31F6" w:rsidP="00784E20">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F4854E8" w14:textId="77777777" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00320200">
-[...15 lines deleted...]
-    <w:p w14:paraId="2D01E38F" w14:textId="4613B701" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00751A7E">
+    <w:p w14:paraId="73E19C0B" w14:textId="77777777" w:rsidR="00E917A3" w:rsidRDefault="00E917A3" w:rsidP="00751A7E">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D01E38F" w14:textId="15E7ACEC" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00751A7E">
+      <w:pPr>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00F47E25">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень мероприятий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
       <w:r w:rsidR="00C37268">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
-        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
-        <w:gridCol w:w="3869"/>
+        <w:gridCol w:w="5599"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00751A7E" w14:paraId="0E1E1F09" w14:textId="77777777" w:rsidTr="000F6558">
+      <w:tr w:rsidR="00751A7E" w14:paraId="0E1E1F09" w14:textId="77777777" w:rsidTr="00FE3BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="221C0102" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="275F7DDF" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Наименование мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156CAD2E" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Количество дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="156CAD2E" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
-[...18 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="053C7709" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7BAF4605" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>тыс.руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751A7E" w14:paraId="29B3EA4C" w14:textId="77777777" w:rsidTr="000F6558">
+      <w:tr w:rsidR="00751A7E" w14:paraId="29B3EA4C" w14:textId="77777777" w:rsidTr="00FE3BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3499616E" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F21905" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B3B8589" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Формирование и содержание архивных фондов.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="357ECB09" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:r>
               <w:t>Архивная обработка документов постоянного срока хране</w:t>
             </w:r>
             <w:r w:rsidR="006778AC">
               <w:t>ния, переплет документов за 202</w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="006778AC">
@@ -805,370 +784,318 @@
           <w:p w14:paraId="5C3FF242" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F21905" w:rsidRDefault="00751A7E" w:rsidP="00EB7C9C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>- архивная обработк</w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
               <w:t>а дел по личному составу за 2023</w:t>
             </w:r>
             <w:r w:rsidR="006778AC">
               <w:t>-202</w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00BB4D1D">
               <w:t>годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3DAD96" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00E61793" w:rsidRDefault="00EB7C9C" w:rsidP="000F6558">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3DAD96" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00E61793" w:rsidRDefault="00EB7C9C" w:rsidP="000F6558">
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="053924A5" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="004E1F35" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C3F768D" w14:textId="0F4493D2" w:rsidR="00751A7E" w:rsidRPr="00F21905" w:rsidRDefault="00FC2FD3" w:rsidP="00784E20">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>168,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76302ED0" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00320200">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0E75ACAE" w14:textId="77777777" w:rsidR="0046700A" w:rsidRDefault="0046700A" w:rsidP="00751A7E">
-      <w:pPr>
-[...25 lines deleted...]
-    <w:p w14:paraId="248D3189" w14:textId="77777777" w:rsidR="0046700A" w:rsidRDefault="0046700A" w:rsidP="00751A7E">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37A49CAB" w14:textId="7C295714" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00751A7E">
       <w:pPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47E25">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень мероприятий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на 202</w:t>
       </w:r>
       <w:r w:rsidR="00C37268">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411B213D" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00AB5FE0" w:rsidRDefault="00751A7E" w:rsidP="00751A7E">
-[...11 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10065" w:type="dxa"/>
-        <w:tblInd w:w="-318" w:type="dxa"/>
+        <w:tblW w:w="10915" w:type="dxa"/>
+        <w:tblInd w:w="-1139" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
-        <w:gridCol w:w="3869"/>
+        <w:gridCol w:w="5599"/>
+        <w:gridCol w:w="992"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00751A7E" w14:paraId="7B4ABD6D" w14:textId="77777777" w:rsidTr="000F6558">
+      <w:tr w:rsidR="00751A7E" w14:paraId="7B4ABD6D" w14:textId="77777777" w:rsidTr="00FE3BD0">
+        <w:trPr>
+          <w:trHeight w:val="1513"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D70830" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C61E9E8" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Наименование мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53576CA1" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Количество дел</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53576CA1" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
-[...18 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="5BEF465C" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="056B2A84" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F9719D" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>тыс.руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00751A7E" w14:paraId="688D841D" w14:textId="77777777" w:rsidTr="000F6558">
+      <w:tr w:rsidR="00751A7E" w14:paraId="688D841D" w14:textId="77777777" w:rsidTr="00FE3BD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D51F6A1" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00F21905" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3869" w:type="dxa"/>
+            <w:tcW w:w="5599" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C6F7E64" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Формирование и содержание архивных фондов.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C509E90" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:r>
               <w:t>Архивная обработка документов постоянного срока хране</w:t>
             </w:r>
             <w:r w:rsidR="006778AC">
               <w:t>ния, переплет документов за 202</w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB4D1D">
@@ -1199,487 +1126,200 @@
             <w:r w:rsidR="00EB7C9C">
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00BB4D1D">
               <w:t>-202</w:t>
             </w:r>
             <w:r w:rsidR="00EB7C9C">
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="006778AC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>год</w:t>
             </w:r>
             <w:r w:rsidR="00BB4D1D">
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084D264A" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00E61793" w:rsidRDefault="00EB7C9C" w:rsidP="000F6558">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="084D264A" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="00E61793" w:rsidRDefault="00EB7C9C" w:rsidP="000F6558">
-[...16 lines deleted...]
-          </w:tcPr>
           <w:p w14:paraId="12C2A6BF" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRPr="004E1F35" w:rsidRDefault="00751A7E" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="551D52BD" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00FC2FD3" w:rsidP="00784E20">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>174,9</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5083BA43" w14:textId="57850D0F" w:rsidR="00FC2FD3" w:rsidRPr="00F21905" w:rsidRDefault="00FC2FD3" w:rsidP="00784E20">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18123C55" w14:textId="77777777" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00320200">
+    <w:p w14:paraId="37757BCB" w14:textId="77777777" w:rsidR="00EE68F0" w:rsidRDefault="00EE68F0" w:rsidP="00FE3BD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EA13CA8" w14:textId="77777777" w:rsidR="00EE68F0" w:rsidRDefault="00EE68F0" w:rsidP="00320200">
-[...287 lines deleted...]
-    <w:sectPr w:rsidR="00EE68F0" w:rsidSect="001530DB">
+    <w:sectPr w:rsidR="00EE68F0" w:rsidSect="00FE3BD0">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="284" w:right="424" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37244A4D" w14:textId="77777777" w:rsidR="009448A7" w:rsidRDefault="009448A7" w:rsidP="00320200">
+    <w:p w14:paraId="56A92D19" w14:textId="77777777" w:rsidR="007B636F" w:rsidRDefault="007B636F" w:rsidP="00320200">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CB4DB6D" w14:textId="77777777" w:rsidR="009448A7" w:rsidRDefault="009448A7" w:rsidP="00320200">
+    <w:p w14:paraId="6A957F40" w14:textId="77777777" w:rsidR="007B636F" w:rsidRDefault="007B636F" w:rsidP="00320200">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66E2EC23" w14:textId="77777777" w:rsidR="009448A7" w:rsidRDefault="009448A7" w:rsidP="00320200">
+    <w:p w14:paraId="57A165DF" w14:textId="77777777" w:rsidR="007B636F" w:rsidRDefault="007B636F" w:rsidP="00320200">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05FF4E00" w14:textId="77777777" w:rsidR="009448A7" w:rsidRDefault="009448A7" w:rsidP="00320200">
+    <w:p w14:paraId="28B6C55F" w14:textId="77777777" w:rsidR="007B636F" w:rsidRDefault="007B636F" w:rsidP="00320200">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="66742913" w14:textId="5174F74D" w:rsidR="00320200" w:rsidRDefault="00320200" w:rsidP="00320200">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00ED61EA">
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нутригородского муниципального образования </w:t>
       </w:r>
@@ -1712,121 +1352,130 @@
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="143FC675" w14:textId="042F0A90" w:rsidR="00751A7E" w:rsidRDefault="00751A7E" w:rsidP="00751A7E">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED61EA">
         <w:t>средства местного бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00320200"/>
     <w:rsid w:val="00067CE5"/>
     <w:rsid w:val="00096D63"/>
     <w:rsid w:val="000A5002"/>
     <w:rsid w:val="001530DB"/>
     <w:rsid w:val="0016014A"/>
     <w:rsid w:val="001B2490"/>
     <w:rsid w:val="001F08CF"/>
+    <w:rsid w:val="001F4303"/>
     <w:rsid w:val="001F57E9"/>
+    <w:rsid w:val="00242161"/>
     <w:rsid w:val="00302B77"/>
     <w:rsid w:val="00320200"/>
     <w:rsid w:val="00344852"/>
+    <w:rsid w:val="00381194"/>
     <w:rsid w:val="003B6FAB"/>
     <w:rsid w:val="003E31F6"/>
     <w:rsid w:val="0046700A"/>
     <w:rsid w:val="00577434"/>
     <w:rsid w:val="00603A81"/>
     <w:rsid w:val="006778AC"/>
     <w:rsid w:val="0074685B"/>
     <w:rsid w:val="00751A7E"/>
     <w:rsid w:val="00753E3C"/>
     <w:rsid w:val="00784E20"/>
+    <w:rsid w:val="00787AF5"/>
     <w:rsid w:val="007B38C1"/>
+    <w:rsid w:val="007B636F"/>
+    <w:rsid w:val="007C7F59"/>
     <w:rsid w:val="007F29C2"/>
     <w:rsid w:val="00816A5D"/>
     <w:rsid w:val="00843162"/>
     <w:rsid w:val="00880013"/>
     <w:rsid w:val="008C2AA8"/>
     <w:rsid w:val="008F73DD"/>
     <w:rsid w:val="009448A7"/>
     <w:rsid w:val="00954C7E"/>
+    <w:rsid w:val="0099498B"/>
     <w:rsid w:val="00A03706"/>
     <w:rsid w:val="00AC7755"/>
     <w:rsid w:val="00B54B12"/>
     <w:rsid w:val="00BB4D1D"/>
     <w:rsid w:val="00BC39A2"/>
     <w:rsid w:val="00BE63B5"/>
     <w:rsid w:val="00BF3C0F"/>
     <w:rsid w:val="00C15F43"/>
     <w:rsid w:val="00C263EC"/>
     <w:rsid w:val="00C37268"/>
     <w:rsid w:val="00D57657"/>
     <w:rsid w:val="00DE4286"/>
     <w:rsid w:val="00E721A9"/>
     <w:rsid w:val="00E75C3B"/>
+    <w:rsid w:val="00E917A3"/>
     <w:rsid w:val="00EB7B33"/>
     <w:rsid w:val="00EB7C9C"/>
     <w:rsid w:val="00ED61EA"/>
     <w:rsid w:val="00EE68F0"/>
     <w:rsid w:val="00FC2FD3"/>
+    <w:rsid w:val="00FE3BD0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EB10654"/>
@@ -2657,67 +2306,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2808F790-ECDA-478A-94CE-0EEC52C4C53F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1317</Characters>
+  <Pages>1</Pages>
+  <Words>253</Words>
+  <Characters>1443</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1545</CharactersWithSpaces>
+  <CharactersWithSpaces>1693</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>