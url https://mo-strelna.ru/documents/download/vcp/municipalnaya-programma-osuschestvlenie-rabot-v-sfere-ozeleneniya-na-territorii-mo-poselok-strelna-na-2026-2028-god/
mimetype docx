--- v0 (2026-08-15)
+++ v1 (2026-09-27)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="016CB7AE" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRPr="00062A88" w:rsidRDefault="008C0B32" w:rsidP="008C0B32">
+    <w:p w14:paraId="1B5B30F2" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRPr="00062A88" w:rsidRDefault="008C0B32" w:rsidP="008C0B32">
       <w:pPr>
         <w:ind w:left="4536"/>
       </w:pPr>
       <w:r w:rsidRPr="00062A88">
         <w:t>Приложение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CF37B9" w14:textId="5C10AF54" w:rsidR="00FC35C5" w:rsidRDefault="008C0B32" w:rsidP="00FC35C5">
+    <w:p w14:paraId="147167C4" w14:textId="238C1827" w:rsidR="00FC35C5" w:rsidRDefault="008C0B32" w:rsidP="00FC35C5">
       <w:pPr>
         <w:ind w:left="4536"/>
       </w:pPr>
       <w:r w:rsidRPr="00062A88">
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t>естной администрации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> внутригородского </w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t>муниципального образования</w:t>
       </w:r>
       <w:r>
@@ -72,938 +72,941 @@
       </w:r>
       <w:r w:rsidR="00E82911">
         <w:t>от 23.10.2025 №151</w:t>
       </w:r>
       <w:r w:rsidR="00FC35C5">
         <w:t>(с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 30.01.2026 г. №</w:t>
       </w:r>
       <w:r w:rsidR="00A317DD">
         <w:t xml:space="preserve"> 04</w:t>
       </w:r>
       <w:r w:rsidR="00D32B8F">
         <w:t xml:space="preserve">, от 23.03.2026 № </w:t>
       </w:r>
       <w:r w:rsidR="00734C24">
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidR="008C17B7">
         <w:t>, от 10.04.2026 №22</w:t>
       </w:r>
       <w:r w:rsidR="006F7C84">
         <w:t>, от 24.07.2026 №36</w:t>
       </w:r>
       <w:r w:rsidR="00415B22">
         <w:t>, от 05.08.2026 №39</w:t>
       </w:r>
+      <w:r w:rsidR="00B56FDA">
+        <w:t>, от 17.09.2026 №45</w:t>
+      </w:r>
       <w:r w:rsidR="00FC35C5">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22997FD0" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRDefault="008C0B32" w:rsidP="00E82911">
+    <w:p w14:paraId="5DA6985A" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRDefault="008C0B32" w:rsidP="00E82911">
       <w:pPr>
         <w:ind w:left="5103"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C91810" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="5B2F9FD7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EAD2549" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="4D13F191" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="137C2495" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="11272830" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C943169" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="263D6B1E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C385558" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="1D4321C9" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182F06C2" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRDefault="008C0B32" w:rsidP="009575D7">
+    <w:p w14:paraId="3373E53A" w14:textId="77777777" w:rsidR="008C0B32" w:rsidRDefault="008C0B32" w:rsidP="009575D7">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F2308A2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="002DA74F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>МУНИЦИПАЛЬНАЯ ПРОГРАММА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0F059E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRPr="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="72782EE1" w14:textId="77777777" w:rsidR="009575D7" w:rsidRPr="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009575D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«Осуществление работ в сфере озеленения на территории Муниципального образования поселок Стрельна</w:t>
       </w:r>
       <w:r w:rsidRPr="009575D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01576547" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="07AB5BE3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10D51755" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="53F0D5C7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59ECD6BE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="5946039D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF72B92" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="6E059372" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4F81D1" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="66F66E74" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B33F97C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="16F843AA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F6B341" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="4D489D56" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A47C113" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="75C8B824" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DC69E0F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="304D3D5B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47AAB370" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="1E37A4B3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB2B19E" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="57B63C4B" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3454E3C0" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="0533FE37" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37B1FF36" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="36AC25D9" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="429898E1" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="0534D392" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="732DB68B" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="56A5446E" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BC0E549" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
+    <w:p w14:paraId="1D3F193D" w14:textId="77777777" w:rsidR="00E551EA" w:rsidRDefault="00E551EA" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="722905D9" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="18B7F482" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Санкт-Петербург</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD237FD" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00975E7C" w:rsidP="009575D7">
+    <w:p w14:paraId="642BCD4E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00975E7C" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00E551EA">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="009575D7">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBABCF3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="7F701E5F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПАСПОРТ ПРОГРАММЫ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10284" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="7165"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009575D7" w14:paraId="78F1707B" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="3D280CF4" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FEFA086" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="0B4A1814" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06EE2440" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
+          <w:p w14:paraId="348A6A98" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009575D7">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>«Осуществление работ в сфере озеленения на территории Муниципального образования поселок Стрельна</w:t>
             </w:r>
             <w:r w:rsidRPr="009575D7">
               <w:t>»</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (далее </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>Муниципальная п</w:t>
             </w:r>
             <w:r>
               <w:t>рограмма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="7FD52462" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="171C3726" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61751897" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="4485CE46" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Основания для разработки Программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643D4713" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="5C4720E7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t xml:space="preserve"> з</w:t>
             </w:r>
             <w:r>
               <w:t>акон Санкт-Петербурга от 23</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>.09.</w:t>
             </w:r>
             <w:r>
               <w:t>2009</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>№ 420-79 «Об организации местного самоуправления в Санкт-Петербурге»</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDC8529" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="008C0B32" w:rsidP="008C0B32">
+          <w:p w14:paraId="2FC63714" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="008C0B32" w:rsidP="008C0B32">
             <w:pPr>
               <w:pStyle w:val="document-statusi"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="006C5A78" w:rsidRPr="006C5A78">
               <w:t>закон</w:t>
             </w:r>
             <w:r w:rsidR="006C5A78">
               <w:rPr>
                 <w:color w:val="444444"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006C5A78" w:rsidRPr="006C5A78">
               <w:t xml:space="preserve">Санкт-Петербурга от 08.10.2007 № </w:t>
             </w:r>
             <w:r w:rsidR="006C5A78">
               <w:t>430-85 «</w:t>
             </w:r>
             <w:r w:rsidR="006C5A78" w:rsidRPr="006C5A78">
               <w:rPr>
                 <w:color w:val="444444"/>
               </w:rPr>
               <w:t>О зеленых насаждениях общего пользования</w:t>
             </w:r>
             <w:r w:rsidR="00196E97">
               <w:rPr>
                 <w:color w:val="444444"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r w:rsidR="00196E97">
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FED46E5" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="00196E97" w:rsidRDefault="00196E97" w:rsidP="008C0B32">
+          <w:p w14:paraId="623BC917" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="00196E97" w:rsidRDefault="00196E97" w:rsidP="008C0B32">
             <w:pPr>
               <w:pStyle w:val="document-statusi"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32" w:rsidRPr="00196E97">
               <w:t>закон Санкт-Петербурга от 28.06.2010 № 396-88 «О зеленых насаждениях в Санкт-Петербурге»</w:t>
             </w:r>
             <w:r w:rsidRPr="00196E97">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CC5803B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="2A9E547E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>- Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="1147BED6" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="3124BAC1" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EE1B259" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="307C6A52" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Участники муниципальной программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2383C5CB" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="3007AA80" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Местная администрация внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t xml:space="preserve"> (далее – МА МО пос. Стрельна)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="1C5C4C41" w14:textId="77777777" w:rsidTr="008C0B32">
+      <w:tr w:rsidR="009575D7" w14:paraId="35ACFD20" w14:textId="77777777" w:rsidTr="008C0B32">
         <w:trPr>
           <w:trHeight w:val="353"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0870D32A" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="691D582D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Разработчик </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B61A74E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="008C0B32">
+          <w:p w14:paraId="25CC9CED" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="008C0B32">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="32"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="43B355D2" w14:textId="77777777" w:rsidTr="008C0B32">
+      <w:tr w:rsidR="009575D7" w14:paraId="4F285A9D" w14:textId="77777777" w:rsidTr="008C0B32">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BE62944" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="487783F9" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Реквизиты документа, которым утверждена муниципальная программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67C9CC66" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E52756" w:rsidP="00975E7C">
+          <w:p w14:paraId="2C0ECF02" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E52756" w:rsidP="00975E7C">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:t xml:space="preserve">остановление </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>М</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:t xml:space="preserve">естной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
             </w:r>
             <w:r w:rsidR="00E82911">
               <w:t>от 23.10.2025 №151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="3334EBE0" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="5B8DED7F" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51F0414A" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="5A291F89" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Основные цели </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">рограммы и их значения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09059239" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="76ABB730" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:r>
               <w:t xml:space="preserve">Создание благоприятных, комфортных и безопасных условий для проживания жителей </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">нутригородского муниципального образования </w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t xml:space="preserve">города федерального значения </w:t>
             </w:r>
             <w:r>
               <w:t>Санкт-Петербурга поселок Стрельна.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="35C73C1F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7"/>
-          <w:p w14:paraId="375A3992" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="349FA646" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7"/>
+          <w:p w14:paraId="6BBA8C64" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:r>
               <w:t>Целевые индикаторы: в соответствии с приложением 1 к муниципальной программе.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B5F5462" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="6EA8C4AC" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="2C33D9A5" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="21D8C763" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1049B3AA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="6EDD1A71" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:keepNext w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Задачи </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="767E3894" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+          <w:p w14:paraId="334C642D" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="445"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- содержание, в том числе уборка, территорий зеленых насаждений общего пользования местного значения (включая расположенные на них элементы благоустройства);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="634D6BF7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+          <w:p w14:paraId="14ABE765" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- создание (размещение), переустройство, восстановление и ремонт объектов зеленых насаждений, расположенных на территориях зеленых насаждений общего пользования местного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="62818920" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="22819A46" w14:textId="77777777" w:rsidTr="009575D7">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C314C88" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="1465F590" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Ожидаемы</w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -1015,828 +1018,834 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> реализации муниципальной программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A51E315" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E976E2" w:rsidP="002B4CDE">
+          <w:p w14:paraId="268A4B90" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E976E2" w:rsidP="002B4CDE">
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- повышение уровня благоустройства территории муниципального образования, увеличение площади зеленых насаждений, сохранение зеленых насаждений, улучшение эстетического вида территории</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="61644E6E" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="1E022244" w14:textId="77777777" w:rsidTr="009575D7">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1E766B11" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="6108236E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Срок реализации </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FF627DE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
+          <w:p w14:paraId="10440F0D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00975E7C">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t>-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00975E7C">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="585D1F1A" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="221431FC" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6021C98B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="52E95B8D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Параметры финансового обеспечения реализации программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B3DD5CE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="5D6A09B0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Источник финансирования – бюджет</w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>внутригородского муниципального образования города федерального значения Санкт-Пет</w:t>
             </w:r>
             <w:r w:rsidR="00E551EA">
               <w:t>ербурга поселок Стрельна на 2026</w:t>
             </w:r>
             <w:r w:rsidR="008C0B32">
               <w:t xml:space="preserve"> год и плановый пе</w:t>
             </w:r>
             <w:r w:rsidR="00E551EA">
               <w:t>риод 2027 и 2028</w:t>
             </w:r>
             <w:r w:rsidR="006C5A78">
               <w:t xml:space="preserve"> годов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E40006C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
+          <w:p w14:paraId="48027A21" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="004C4F16">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Целевая статья – </w:t>
             </w:r>
             <w:r w:rsidR="004C4F16">
               <w:t>62000</w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="004C4F16">
               <w:t>0151</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="21822617" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="39FC63E3" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="077F098E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="7BCE5CE5" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Объем финансирования (тыс., руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F9E4FA6" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="008D766D">
+          <w:p w14:paraId="36CEC0EB" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="008D766D">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 202</w:t>
             </w:r>
             <w:r w:rsidR="00E551EA">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r w:rsidR="006B76F3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>91</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="67625C95" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E551EA">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0D6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00862F27">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC0D6A">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>,6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34CBB770" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E551EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 2027</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4700,0</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4386B2B2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E551EA" w:rsidP="00E551EA">
+          <w:p w14:paraId="064902C8" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00E551EA" w:rsidP="00E551EA">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 2028</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r w:rsidR="00F4223C">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>00,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="6F8069EF" w14:textId="77777777" w:rsidTr="009575D7">
+      <w:tr w:rsidR="009575D7" w14:paraId="0AFA642F" w14:textId="77777777" w:rsidTr="009575D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3120" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18FC0884" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="2290BBE8" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Системы управления реализацией муниципальной программы, включающей в себя распределение полномочий и ответственности между разработчиком программы и ее участниками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17DF605C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="25856EDA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Механизм реализации муниципальной программы включает в себя выполнение комплекса программных мероприятий, предусмотренных программой. Поставка товаров, выполнение работ, оказание услуг в рамках реализации вопросов местного значения осуществляется в соответствии с требованиями Федерального закона от 05.04.2013 № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд». </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Управление реализацией муниципальной программы осуществляет руководитель местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна. Ответственным за реализацию муниципальной программы в целом и достижение утвержденных значений целевых индикаторов мероприятий является </w:t>
             </w:r>
             <w:r w:rsidR="00457E37">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>МА МО пос. Стрельна.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C6CDEBA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="42E22163" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67A9446F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="7827A349" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B33F5F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="23B01CEF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E9312AD" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="3652C894" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B4057A8" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="20E5A1BF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E6F9596" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="247AD6E8" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69CA4EE4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="179356CE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114171E6" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="0A75CC1F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BB3BB4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="642465FA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27EE363E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="636901CF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78A3B7CB" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="4E7741CF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BCEEDB1" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="50247359" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C817E63" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="2169EC4F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EDA62B2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="779B5768" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B09327C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="1D752047" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE2A780" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="3164020F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54409511" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="64AFD11D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA39686" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="47F6334E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AD27B5B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
-[...6 lines deleted...]
-    <w:p w14:paraId="37D32262" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="4B1B1525" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6907162A" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39DAD8A7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="4FEA2E69" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BB64A59" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="66035439" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B4EFD57" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="28C305FF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6059D79B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
-[...97 lines deleted...]
-    <w:p w14:paraId="5019AB54" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="5CC9C1B4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43190DD4" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33344606" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776F1D02" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CB8C4D8" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57647AB1" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C3CB9E" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="266734C8" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6060A1F7" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76325B3E" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E3438D" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DA32C9A" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17F2C226" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="570EFA1B" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="009575D7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="749DB087" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03CE8B3D" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="608A1943" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25C04ED8" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="00E976E2" w:rsidP="006C5A78">
+    <w:p w14:paraId="2CF800AC" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="00E976E2" w:rsidP="006C5A78">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Обоснование необходимости реализации </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="004C4F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9D8A56" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
+    <w:p w14:paraId="413E9E73" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FD0E539" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="00E976E2" w:rsidP="006C5A78">
+    <w:p w14:paraId="1A51850F" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="00E976E2" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В соответствии пунктом 9</w:t>
       </w:r>
       <w:r w:rsidRPr="006C5A78">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1864,93 +1873,93 @@
         <w:t xml:space="preserve">статьи 10 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Закона Санкт-Петербурга от 23.09.2009 № 420-79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Об организации местного самоуправления в Санкт-Петербурге» к вопросам местного значения Муниципального образования поселок Стрельна относится </w:t>
       </w:r>
       <w:r w:rsidR="006C5A78" w:rsidRPr="006C5A78">
         <w:t>осуществление работ в сфере озеленения на территории муниципального образования, включающее:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF6AFB3" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
+    <w:p w14:paraId="446A5DC6" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5A78">
         <w:t>организацию работ по компенсационному озеленению в отношении территорий зеленых насаждений общего пользования местного значения, осуществляемому в соответствии с законом Санкт-Петербурга;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BF2066" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
+    <w:p w14:paraId="3F9C6027" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5A78">
         <w:t>содержание, в том числе уборку, территорий зеленых насаждений общего пользования местного значения (включая содержание расположенных на них элементов благоустройства), защиту зеленых насаждений на указанных территориях;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4AAFA2" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
+    <w:p w14:paraId="6D218F3B" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006C5A78">
         <w:t>проведение паспортизации территорий зеленых насаждений общего пользования местного значения на территории муниципального образования, включая проведение учета зеленых насаждений искусственного происхождения и иных элементов благоустройства, расположенных в границах территорий зеленых насаждений общего пользования местного значения;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0840DE1B" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
+    <w:p w14:paraId="3B80CD2F" w14:textId="77777777" w:rsidR="006C5A78" w:rsidRPr="006C5A78" w:rsidRDefault="006C5A78" w:rsidP="006C5A78">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C5A78">
         <w:t>создание (размещение), переустройство, восстановление и ремонт объектов зеленых насаждений, расположенных на территориях зеленых насаждений общего пользования местного значения</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9555DA" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
+    <w:p w14:paraId="574C5C90" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с Перечнем территорий зеленых насаждений общего пользования местного значения, утвержденным Законом Санкт-Петербурга от </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>08.10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -2021,573 +2030,573 @@
         </w:rPr>
         <w:t xml:space="preserve"> территорий зеленых насаждений общего пользования местного значения общей площадью </w:t>
       </w:r>
       <w:r w:rsidR="00872522" w:rsidRPr="002275A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>89051</w:t>
       </w:r>
       <w:r w:rsidRPr="00196E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> кв.м.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B0B4DD5" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
+    <w:p w14:paraId="2787EE02" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Современная массовая застройка и размещение на территории муниципального образования объектов городской инфраструктуры, загрязнение атмосферы отдаляют городские территории по их организации от исходных природных ландшафтов, при этом прогрессирует снижение эстетических качеств территорий, нарушение природной среды, и, как следствие, обострение медицинских и психологических проблем населения, проживающего на таких территориях.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB5C2B7" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="24C29992" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Необходимость противодействия перечисленным выше отрицательным антропогенным факторам выводит в разряд актуальных задач вопросы озеленения территории Муниципального образования поселок Стрельна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FBB454" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="588A3D85" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Зеленые насаждения играют исключительную роль в оздоровлении воздушного бассейна и улучшении микроклимата, формировании благоприятной среды обитания человека благодаря следующим свойствам:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3141F027" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="4A66FC18" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>поглощение углекислого газа и выделение кислорода в ходе фотосинтеза;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A6E8E6" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="6BE20A52" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>понижение температуры воздуха за счет испарения влаги;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2341AC81" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="59B2D151" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>снижение уровня шума;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29838863" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="3C14EF10" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>снижение уровня загрязнения воздуха пылью и газами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3614084B" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="0A23FC1A" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>защита от ветров;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398F0647" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="218B2945" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>выделение растениями фитонцидов - летучих веществ, убивающих болезнетворные микробы;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF0B440" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="72BAFBE7" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>положительное влияние на нервную систему человека.</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме того, благодаря продуманно размещенной и ухоженной системе озелененных пространств территория приобретает эстетичный вид.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333FC8A7" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="0A5EC3D5" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Реализация </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы направлена на обеспечение прав граждан </w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на благоприятную окружающую среду, обеспечение благоприятных условий жизнедеятельности человека, охрану и защиту зеленого фонда. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31017A7F" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="708B800B" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C52D16" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="32BC12A5" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Описание социальных, экономических и экологических последствий реализации </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, оценка рисков ее реализации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475F5B64" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="7424061A" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Реализация мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы позволит улучшить эстетическое и экологическое состояние территории, и тем самым, повысит комфортность для проживания населения и привлекательность для приобретения жилья на территории </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>униципального образования и экономического развития.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3041E039" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="250AFC32" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Ожидаемые конечные результаты реализации </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы предусматривают повышение уровня благоустройства территории </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">униципального образования, улучшение санитарного содержания территории, экологической безопасности, создание условий для отдыха и комфортного проживания. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A43BCD4" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="3179E19B" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">На основе анализа мероприятий, предлагаемых для реализации в рамках </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципально</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>й программы, выделены следующие риски ее реализации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43AFEDDA" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="2BD0D02D" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Финансовые риски связаны с возникновением бюджетного дефицита и недостаточным, вследствие этого, уровнем бюджетного финансирования. Возникновение указанных рисков может привести к сокращению объемов финансирования запланированных мероприятий, прекращению финансирования ряда мероприятий и, как следствие, выполнению не в полном объеме или невыполнению как непосредственных, так и конечных результатов </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы. Снижение влияния указанной группы рисков достигается путем определения приоритетов для первоочередного финансирования расходов, планирования расходов с применением методик оценки эффективности бюджетных расходов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F44A00F" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="04CF1229" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Риски возникновения обстоятельств непреодолимой силы. Возникновение данных рисков может привести к недофинансированию запланированных мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BD2D74" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="16F87122" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Правовые риски связаны с изменением действующего законодательства, длительностью формирования нормативной правовой базы, необходимой для эффективной реализации </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
@@ -2603,51 +2612,51 @@
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы. Для минимизации воздействия данной группы рисков в рамках реализации </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы планируется на этапе разработки проектов документов проводить мониторинг планируемых изменений в законодательстве.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728571FC" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="5418EEB5" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Административные риски связаны с неэффективным управлением реализации мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
@@ -2705,1636 +2714,1636 @@
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, своевременная корректировка мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0472CF41" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="5B8A68EC" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Кадровые риски обусловлены определенным дефицитом высококвалифицированных кадров, что снижает эффективность и качество работы. Снижение влияния данной группы рисков предполагается посредством обеспечения </w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>подбора квалифицированных кадров и переподготовки (повышения квалификации) имеющихся специалистов, формирования резерва кадров.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4385AA15" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="67E81766" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79DACDAE" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="4DD692F3" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Обоснование объемов бюджетных ассигнований на реализацию </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A11752F" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
+    <w:p w14:paraId="3BD04786" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00196E97">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Финансирование мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы осуществляется за счет средств бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AC97858" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="4054B1F4" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения объеме бюджетных ассигнований на реализацию мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00196E97">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы приведены в Перечне программных мероприятий, являющемся частью </w:t>
       </w:r>
       <w:r w:rsidR="004C4F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1AB3DD" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRPr="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="004C4F16">
+    <w:p w14:paraId="0C3BA20E" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRPr="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="004C4F16">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4F16">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обоснование объема бюджетных ассигнований на реализацию мероприятий муниципальной программы осуществляется в соответствии с Методическими рекомендациями по применению методов определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717314B3" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
+    <w:p w14:paraId="66C4A057" w14:textId="77777777" w:rsidR="00E976E2" w:rsidRPr="00E976E2" w:rsidRDefault="00E976E2" w:rsidP="00E976E2">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66EE1B0D" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
+    <w:p w14:paraId="20481EB8" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57909DA9" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
+    <w:p w14:paraId="09CF4F04" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61FD315D" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="00196E97">
+    <w:p w14:paraId="7116FB95" w14:textId="77777777" w:rsidR="00196E97" w:rsidRDefault="00196E97">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495B95E0" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
+    <w:p w14:paraId="19BE66A3" w14:textId="77777777" w:rsidR="004C4F16" w:rsidRDefault="004C4F16" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59918B17" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="38743715" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Приложение 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F91CD98" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="5D71FF7D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57890AB2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="79633699" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6C3DA2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
+    <w:p w14:paraId="6E3283C4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Целевые индикаторы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36854A11" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7"/>
+    <w:p w14:paraId="22F5DD88" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="009575D7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10164" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="2753"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="870"/>
         <w:gridCol w:w="2433"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009575D7" w14:paraId="0713CB4F" w14:textId="77777777" w:rsidTr="007C4363">
+      <w:tr w:rsidR="009575D7" w14:paraId="7B91A806" w14:textId="77777777" w:rsidTr="007C4363">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32773C54" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="4D407077" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2352274D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="3C2758B3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Наименование целевого индикатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21BA8513" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="4C82B234" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ед. измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3051" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B8FE40D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="4CFB534D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Значение индикатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A2C7867" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="60B785B7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ответственный за достижение целевого показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="19D2BC94" w14:textId="77777777" w:rsidTr="007C4363">
+      <w:tr w:rsidR="009575D7" w14:paraId="3D1D1C02" w14:textId="77777777" w:rsidTr="007C4363">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D6B388B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="1DE7F9A0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3564F1BB" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="676023F3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C9A667A" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="6E4FFD49" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A5A4477" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="0DB4DBD3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00CB087E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="040163AC" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="6E61DC55" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00CB087E">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44597A2D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
+          <w:p w14:paraId="3B4E88F0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>2028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B0EF22" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="4EE833EE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="5F1D4344" w14:textId="77777777" w:rsidTr="007C4363">
+      <w:tr w:rsidR="009575D7" w14:paraId="42D21ED9" w14:textId="77777777" w:rsidTr="007C4363">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44992958" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="20C85DCF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6884" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D3FBEC" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
+          <w:p w14:paraId="41C382F3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Содержание, в том числе уборка, территорий зеленых насаждений общего пользования местного значения (включая расположенные на них элементы благоустройства), защита зеленых насаждений на указанных территориях</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5974563D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="04837953" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="00F72F85">
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009575D7" w14:paraId="390B8DDB" w14:textId="77777777" w:rsidTr="007C4363">
+      <w:tr w:rsidR="009575D7" w14:paraId="2E0B9AE6" w14:textId="77777777" w:rsidTr="007C4363">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00AA7122" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="11F63F6E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25C2C845" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
+          <w:p w14:paraId="2EEC1536" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Содержание (уборка) территорий зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C89CB45" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
+          <w:p w14:paraId="31F67F93" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="007C4363">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1095"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>м2</w:t>
             </w:r>
             <w:r w:rsidR="009575D7">
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D47F0FF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
+          <w:p w14:paraId="588904C4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF5170B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
+          <w:p w14:paraId="1B88AF4B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="870" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2481C183" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
+          <w:p w14:paraId="65B98CC9" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="00CB087E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2433" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20E98121" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
+          <w:p w14:paraId="1A5AF23C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B4DCD40" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="0E423EC0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C7B6B0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="1E6E1362" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B85EC0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="7FEA62F3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761792EF" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="5DE30800" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="016CDAF5" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="69B6CE6D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4818A46C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="251A110D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74689EA5" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="740CF750" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C9B1C52" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="30789EDE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="159A63B6" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="1E736638" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EF00293" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="4C253554" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="389FA9DA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="4A7BC031" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6043F1FA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="0888E821" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A6DF3C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="073DE2AE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01CECB5B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="6C2DD286" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="755C0B44" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="34F24A0E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67292C29" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="4E0FB9CD" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3190066C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="4C57C896" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D533BCA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="5EB6F789" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D29BD6C" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="2C4322D4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4554E0FA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="269BF39D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6447C3B0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="47DD8448" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="302B3438" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="1828AB7B" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="047F16CC" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="6B4741AE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A9A4A68" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="27AFB2AA" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C253766" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="1A65E061" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ACAFFB3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="515D9AB1" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48C03FFB" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="0F044DA6" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="126364BE" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="33238883" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1C775D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="7538CDB2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011BCFF4" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="1F382A24" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23057AB7" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="48B55FF3" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2441855E" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="712EC1F2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00A61FB0" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00196E97">
+    <w:p w14:paraId="29D3447F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00196E97">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001A4512" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="28F77F0D" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="009575D7" w:rsidSect="009575D7">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AD88020" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="39D1D111" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Приложение 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB7F1EA" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="414E4D9F" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C85CC2" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
+    <w:p w14:paraId="74049B6F" w14:textId="77777777" w:rsidR="009575D7" w:rsidRDefault="009575D7" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E9B7041" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="6FCBE6E2" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень </w:t>
       </w:r>
       <w:r w:rsidR="00382E1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>программных мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C2E53D2" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
+    <w:p w14:paraId="7C656C27" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 2026</w:t>
       </w:r>
       <w:r w:rsidR="00700DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68524979" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="000503D2">
+    <w:p w14:paraId="59F2FE57" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="000503D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14154" w:type="dxa"/>
         <w:tblInd w:w="959" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="3412"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="2137"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="28EA1AE9" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="6BBE52F5" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="37D98AEA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="5A143847" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB2F253" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="54BFF27A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F072048" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="62C627BB" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6E6AF5" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="66EF22F9" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0A1C22" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="7F1D95D3" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Объем финансирования, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
@@ -4344,906 +4353,915 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тыс.руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="50E62A1A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="2D09CB05" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="7D08D8ED" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="78F1D0A8" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="381732F6" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="7F818087" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D0AEACB" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="262CC13E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56DE6F5F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="1DFE274A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E6372A5" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="3A360B77" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3831E355" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="466295F1" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6CEB00FA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="4F1F23DA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0E917381" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="78AF5236" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="4261F892" w14:textId="77777777" w:rsidTr="006F7C84">
+      <w:tr w:rsidR="00700DA5" w:rsidRPr="006F7C84" w14:paraId="1335D234" w14:textId="77777777" w:rsidTr="006F7C84">
         <w:trPr>
           <w:trHeight w:val="863"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5776FDB9" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="6FDEC4B9" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF08557" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00D96120" w:rsidP="003A734C">
+          <w:p w14:paraId="502DEB9C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00D96120" w:rsidP="003A734C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание</w:t>
             </w:r>
             <w:r w:rsidR="00700DA5" w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> территорий зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483819FF" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0CB4AA00" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B4A18BD" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00872522" w:rsidP="003A734C">
+          <w:p w14:paraId="09EA6BD0" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00872522" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A3E0FA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0136CBAE" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1-4 </w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DFABA40" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="00B82F4D">
+          <w:p w14:paraId="2E307FC5" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="004B11E6" w:rsidP="00862F27">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F7C84">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>4983</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C77D31" w:rsidRPr="006F7C84">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00862F27">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006F7C84">
+              <w:t>185</w:t>
+            </w:r>
+            <w:r w:rsidR="00C77D31" w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82F4D" w:rsidRPr="006F7C84">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06C80484" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="15A26CD5" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="006F7C84" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="00F72F85" w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00057728" w:rsidRPr="006F7C84" w14:paraId="7B2AAC16" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00057728" w:rsidRPr="006F7C84" w14:paraId="1ABCC590" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4389D0DB" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
+          <w:p w14:paraId="12CDD42C" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="191E36E8" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="00057728">
+          <w:p w14:paraId="7D514B73" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="00057728">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Выполнение работ </w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>по созданию (размещению), переустройству, восстановлению и ремонту объектов зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372D117D" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="0001725E">
+          <w:p w14:paraId="32C86A76" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5704AC85" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="0001725E">
+          <w:p w14:paraId="4DA8ED7C" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="695B486D" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
+          <w:p w14:paraId="64AB85DC" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2-3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DF65CD4" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00DA0B1F" w:rsidP="00795F20">
+          <w:p w14:paraId="233B44A1" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00DA0B1F" w:rsidP="00795F20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00191B94" w:rsidRPr="006F7C84">
+            <w:r w:rsidR="003678F7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00795F20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00795F20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F542C0D" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
+          <w:p w14:paraId="33C4AA0F" w14:textId="77777777" w:rsidR="00057728" w:rsidRPr="006F7C84" w:rsidRDefault="00057728" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отдел благоустройства МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00191B94" w:rsidRPr="006F7C84" w14:paraId="7380CC1E" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00191B94" w:rsidRPr="006F7C84" w14:paraId="3154CC98" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F18BF21" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003A734C">
+          <w:p w14:paraId="56F3DD0F" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="636927A2" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="00057728">
+          <w:p w14:paraId="647467AE" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="00057728">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Осуществление технического надзора за выполнением работ по созданию (размещению), переустройству, восстановлению и ремонту объектов зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5422591A" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
+          <w:p w14:paraId="60BA793E" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44C11FD3" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
+          <w:p w14:paraId="6CCA231A" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEEB247" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
+          <w:p w14:paraId="21B185A6" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003D5262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2-3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="433A125A" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="00191B94">
+          <w:p w14:paraId="3260E5AE" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="00191B94">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25DEE841" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003A734C">
+          <w:p w14:paraId="4A581CC7" w14:textId="77777777" w:rsidR="00191B94" w:rsidRPr="006F7C84" w:rsidRDefault="00191B94" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отдел благоустройства МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w14:paraId="7C559489" w14:textId="77777777" w:rsidTr="006F7C84">
+      <w:tr w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w14:paraId="24B324F2" w14:textId="77777777" w:rsidTr="006F7C84">
         <w:trPr>
           <w:trHeight w:val="1499"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F23982E" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00DE36CD" w:rsidP="003A734C">
+          <w:p w14:paraId="1D39B5F1" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00DE36CD" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0391EB2A" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
+          <w:p w14:paraId="4A05A668" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Проведение паспортизации территорий зеленых насаждений общего пользования местного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF7648E" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
+          <w:p w14:paraId="55CDC50A" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D95B34" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
+          <w:p w14:paraId="520CE1A1" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8C9588" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="008E3A22" w:rsidP="003D5262">
+          <w:p w14:paraId="5338C4E3" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="008E3A22" w:rsidP="003D5262">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2-3 квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="255172BA" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="00795F20" w:rsidRDefault="008E3A22" w:rsidP="00795F20">
+          <w:p w14:paraId="43E62BC8" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="00795F20" w:rsidRDefault="008E3A22" w:rsidP="00795F20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00795F20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -5251,1330 +5269,1330 @@
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00795F20">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40AB07C3" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
+          <w:p w14:paraId="702A6009" w14:textId="77777777" w:rsidR="00B82F4D" w:rsidRPr="006F7C84" w:rsidRDefault="00B82F4D" w:rsidP="003D5262">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отдел благоустройства Местной администрации Муниципального образования поселок Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B76F3" w:rsidRPr="006F7C84" w14:paraId="6C8C7E6C" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="006B76F3" w:rsidRPr="006F7C84" w14:paraId="14F2B9D8" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A303DA8" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="003A734C">
+          <w:p w14:paraId="079D0C25" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3412" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27BA59D5" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="2EE78BB5" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Оплата восстановительной стоимости</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33150756" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="03E7754D" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C7489B" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="618BB694" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20393E66" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="47E84107" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F1B8B99" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="34138DA6" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="00BC0D6A" w:rsidP="00353F62">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F7C84">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>176,4</w:t>
+              <w:t>376,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC73D6D" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
+          <w:p w14:paraId="6D2DE68E" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRPr="006F7C84" w:rsidRDefault="006B76F3" w:rsidP="00353F62">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Отдел благоустройства МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64DAF0F0" w14:textId="77777777" w:rsidR="00CB087E" w:rsidRDefault="00CB087E" w:rsidP="000503D2">
+    <w:p w14:paraId="3ED04872" w14:textId="77777777" w:rsidR="00CB087E" w:rsidRDefault="00CB087E" w:rsidP="000503D2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E5A2332" w14:textId="77777777" w:rsidR="00CB087E" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
+    <w:p w14:paraId="57780100" w14:textId="77777777" w:rsidR="00CB087E" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2305003F" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRDefault="006B76F3" w:rsidP="00F72F85">
+    <w:p w14:paraId="31CB30B2" w14:textId="77777777" w:rsidR="006B76F3" w:rsidRDefault="006B76F3" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11E72484" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="5B17F261" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Приложение 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B709532" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="40BA6BA6" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591896AC" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="4AC0952C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5939E6" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="592798F7" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r w:rsidR="00382E1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программных мероприятий </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0EF83C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
+    <w:p w14:paraId="5F242FB8" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на 2027</w:t>
       </w:r>
       <w:r w:rsidR="00700DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0255DACF" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="0A478694" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13581" w:type="dxa"/>
         <w:tblInd w:w="817" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="1682"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700DA5" w14:paraId="6C4F804E" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w14:paraId="394CA19D" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="32B7F5D7" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="00457E37">
+          <w:p w14:paraId="7502A258" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="00457E37">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:ind w:right="127"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="565F0D40" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="011B0E39" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="178C406C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="05FD44C0" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7A901F7C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="60433B63" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0614D75B" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0E4A2ECD" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Объем финансирования, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>тыс.руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6896628C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="4EF21CED" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700DA5" w14:paraId="6F89F192" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w14:paraId="22ABAC7A" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="40FA1C4F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="4BE0E4FE" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="561CD2CC" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0DBDBFC4" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ACFBC9E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="43726D5D" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E83D170" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="17DA543E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22069FF0" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="2DDE7EA1" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7332838A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="4BACB17E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="73ED3EAA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="3B2201CB" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00382E1B" w14:paraId="4ACA6208" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00382E1B" w14:paraId="4D39F205" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A056AF2" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="2F049518" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CE497F6" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F26DC4" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="5DD88C37" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F26DC4" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26DC4">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> территорий зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A68E3C" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
+          <w:p w14:paraId="5787F34B" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38AB73C8" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="006D3D48">
+          <w:p w14:paraId="158D71DE" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="006D3D48">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1682" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24858D49" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="6E562185" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1-4  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3289E3E4" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="003A734C">
+          <w:p w14:paraId="7950DD47" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>4700,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2353" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EF86868" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="2E45F7A3" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="00F72F85">
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="511F974F" w14:textId="77777777" w:rsidR="00423889" w:rsidRDefault="00423889"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4CA1465D" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="4306806F" w14:textId="77777777" w:rsidR="00423889" w:rsidRDefault="00423889"/>
+    <w:p w14:paraId="6B79FB43" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5"/>
+    <w:p w14:paraId="41A92A7B" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62152B8F" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="11CF9551" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6134FB9E" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="639FF5BA" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48A5C11A" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="0AA2CE58" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19EDE115" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="22D2BD6B" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E0A5EA" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="09B9753C" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2649E032" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="2AD33D97" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B2A9E00" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="04EE8594" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CFC5CEA" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="4D872953" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68853AAC" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="55493596" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A28C521" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="74998C90" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="691F6B5C" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="41B25EAF" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7566A998" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="72E7287A" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E85321D" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
+    <w:p w14:paraId="2908C669" w14:textId="77777777" w:rsidR="000503D2" w:rsidRDefault="000503D2" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56E07327" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
+    <w:p w14:paraId="50B067CF" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BAE794E" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
+    <w:p w14:paraId="1A8B5CD9" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F7092E1" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
+    <w:p w14:paraId="6F75B2D7" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CBFB128" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
+    <w:p w14:paraId="115AE349" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70FC2944" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
+    <w:p w14:paraId="66CE20B0" w14:textId="77777777" w:rsidR="006F7C84" w:rsidRDefault="006F7C84" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14C7F876" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="0CC8F07C" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00115053">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569389ED" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
+    <w:p w14:paraId="13BE71C8" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00F72F85" w:rsidP="00F72F85">
       <w:pPr>
         <w:ind w:left="11340" w:firstLine="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751F38BD" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5"/>
-    <w:p w14:paraId="49D09D3A" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="0C1FC9FF" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5"/>
+    <w:p w14:paraId="3A94E1ED" w14:textId="77777777" w:rsidR="00F72F85" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r w:rsidR="00382E1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программных мероприятий</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632C8991" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
+    <w:p w14:paraId="7CAC13F7" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00CB087E" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 2028</w:t>
       </w:r>
       <w:r w:rsidR="00700DA5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA6752A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="7086E6E2" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="13750" w:type="dxa"/>
         <w:tblInd w:w="392" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="3271"/>
         <w:gridCol w:w="1924"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="2137"/>
         <w:gridCol w:w="2014"/>
         <w:gridCol w:w="2067"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00700DA5" w14:paraId="6ACD81DB" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w14:paraId="5BFE3BAD" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="12E99EE8" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="02546B8F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2781EB2C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="7BAEFF5F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3421" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3E27B600" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0387E916" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="147DEEA0" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="1005A811" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3834AF" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="440D5B0F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем финансирования, тыс.</w:t>
             </w:r>
             <w:r w:rsidR="00B76948">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -6584,593 +6602,593 @@
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>руб</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D49FF22" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="4F6B21D8" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00700DA5" w14:paraId="51ECA89A" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00700DA5" w14:paraId="647AA9D0" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="68FBABD6" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="43443E61" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="19FC258F" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="2C19E39C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7939993E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="783D9F60" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31B8C581" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="6F181F8E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="187DA195" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="0B7F8A31" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="26ACA20E" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="36E53A2A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47D1AD28" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
+          <w:p w14:paraId="12F53839" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRPr="00F9719D" w:rsidRDefault="00700DA5" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00382E1B" w14:paraId="26FF7D1F" w14:textId="77777777" w:rsidTr="00457E37">
+      <w:tr w:rsidR="00382E1B" w14:paraId="67915F37" w14:textId="77777777" w:rsidTr="00457E37">
         <w:trPr>
           <w:trHeight w:val="443"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F0D0A50" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="50D178DD" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32518E42" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F26DC4" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="0F168A22" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F26DC4" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание</w:t>
             </w:r>
             <w:r w:rsidRPr="00F26DC4">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> территорий зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1924" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DCB42BA" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
+          <w:p w14:paraId="6EBDF7A4" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79CBE815" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="006D3D48">
+          <w:p w14:paraId="08D23EC0" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00CB087E" w:rsidP="006D3D48">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>89051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2137" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E935A0D" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
+          <w:p w14:paraId="04BDFC15" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="006D3D48">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1-4 </w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2014" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15F27845" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="001C651C" w:rsidRDefault="00C77D31" w:rsidP="006D3D48">
+          <w:p w14:paraId="077C6B2D" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="001C651C" w:rsidRDefault="00C77D31" w:rsidP="006D3D48">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>40</w:t>
             </w:r>
             <w:r w:rsidR="00CB087E">
               <w:t>00,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11FCB6DA" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
+          <w:p w14:paraId="4B286401" w14:textId="77777777" w:rsidR="00382E1B" w:rsidRPr="00F9719D" w:rsidRDefault="00382E1B" w:rsidP="003A734C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="00F72F85">
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="326FE362" w14:textId="77777777" w:rsidR="00FC35C5" w:rsidRDefault="00FC35C5" w:rsidP="00AE75E5">
+    <w:p w14:paraId="4EFEAD8D" w14:textId="77777777" w:rsidR="00FC35C5" w:rsidRDefault="00FC35C5" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0972E745" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="1B54DBA2" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="181EEC2E" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="217A8E6D" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75575755" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="75B6A464" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32BE41AE" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="7ACD8464" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47EA75F8" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="395CD81B" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08BC890F" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="39DB4D50" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43E2AF62" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="2D31D72C" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A6F1F83" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="6C18760B" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4418C76C" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="017573A5" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05A7441E" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="11E226EF" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CECEA1E" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="2BFC55D3" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27DE7C15" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="0A754B12" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D4AFCC9" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="50CDB157" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60D0659D" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="7E1936D9" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D71386" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="285A1C11" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1714CD34" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="23F38E1F" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14110F59" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="519FFBD9" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D86796F" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
+    <w:p w14:paraId="018DA3B4" w14:textId="77777777" w:rsidR="007A1584" w:rsidRDefault="007A1584" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AED88B0" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5" w:rsidP="00AE75E5">
+    <w:p w14:paraId="31CDEB23" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Адресная программа по</w:t>
       </w:r>
       <w:r w:rsidRPr="00B622C4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
@@ -7191,1360 +7209,1509 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и ремонт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00B622C4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> объектов зеленых насаждений, расположенных на территориях зеленых насаждений общего пользования местного значения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A1C165" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5" w:rsidP="00AE75E5">
+    <w:p w14:paraId="43C260C7" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5" w:rsidP="00AE75E5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>на 2026-2028 год</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14617" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="672"/>
         <w:gridCol w:w="4114"/>
         <w:gridCol w:w="1243"/>
         <w:gridCol w:w="2618"/>
         <w:gridCol w:w="2727"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1983"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="70A545DB" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="4D1C585A" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="09852A65" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="13078714" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>№ п\п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54B80AFB" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="22D5BEB8" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Наименование работ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="338A120E" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="7D025203" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ед. изм.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="52E378E1" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="5D112DA1" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r w:rsidR="00BF589B">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ол</w:t>
             </w:r>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-во</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5970" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA128C0" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="77107318" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   Объемы финансирования по годам, тыс. рублей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="649105A9" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="4AF7BF7B" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F75E95C" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="53765F9E" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39861935" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="7F3F11F4" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6881D53A" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="31A0AA83" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57DDFD24" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="7BBA3A94" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A453D91" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="32663B8C" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00057728">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D57EEAB" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="17074666" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00057728">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="416BEDDD" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="0D24770C" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="00057728">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="5854327B" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="5E617C79" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A92FE16" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="1D79AD66" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="642A55BA" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="5FFDE21E" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Выполнение работ </w:t>
             </w:r>
             <w:r w:rsidRPr="00D072D5">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>по созданию (размещению), переустройству, восстановлению и ремонту объектов зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4727A234" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="29D87E5A" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5686725E" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00057728" w:rsidP="0001725E">
+          <w:p w14:paraId="71741A49" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00057728" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EDE52F1" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00F44C2E" w:rsidRDefault="00F44C2E" w:rsidP="0078202F">
+          <w:p w14:paraId="0E214953" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00F44C2E" w:rsidRDefault="00BC0D6A" w:rsidP="0078202F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F44C2E">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>3718,7</w:t>
+              <w:t>38</w:t>
+            </w:r>
+            <w:r w:rsidR="00F44C2E" w:rsidRPr="00F44C2E">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3220DCBD" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="2E06B0B9" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C11BCC" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="51B66C31" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="3DDB4777" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w14:paraId="4FB3B468" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31217C90" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="5CF124A4" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB47F05" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00057728" w:rsidP="0001725E">
+          <w:p w14:paraId="2A179CFE" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00057728" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул. Львовская д.21 корп.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6379D36F" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="66EE87F3" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У</w:t>
             </w:r>
             <w:r w:rsidR="00AE75E5" w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>словная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B12376" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="67E260A6" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DAA5369" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00057728" w:rsidRDefault="00F44C2E" w:rsidP="0078202F">
+          <w:p w14:paraId="72A2A54E" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00057728" w:rsidRDefault="00F44C2E" w:rsidP="0078202F">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>37</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4ED26A" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="64AC9BD7" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEAFC3B" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
+          <w:p w14:paraId="4CE386B5" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRPr="00091CB3" w:rsidRDefault="00AE75E5" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="094F71F5" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="003678F7" w:rsidRPr="00091CB3" w14:paraId="1554EA73" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20516684" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="3C1CCDC7" w14:textId="77777777" w:rsidR="003678F7" w:rsidRDefault="003678F7" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>2.</w:t>
+              <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DD697F6" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="007A1584" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="380F1686" w14:textId="77777777" w:rsidR="003678F7" w:rsidRDefault="003678F7" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ул. Фронтовая д.1 – Санкт-Петербургское шоссе д.86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1243" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DFD43E" w14:textId="77777777" w:rsidR="003678F7" w:rsidRDefault="003678F7" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DE25E3" w14:textId="77777777" w:rsidR="003678F7" w:rsidRPr="00091CB3" w:rsidRDefault="003678F7" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73606DB9" w14:textId="77777777" w:rsidR="003678F7" w:rsidRPr="006F7C84" w:rsidRDefault="003678F7" w:rsidP="0078202F">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>100,0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="555E4080" w14:textId="77777777" w:rsidR="003678F7" w:rsidRPr="00091CB3" w:rsidRDefault="003678F7" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1983" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDD56BA" w14:textId="77777777" w:rsidR="003678F7" w:rsidRPr="00091CB3" w:rsidRDefault="003678F7" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="539581CE" w14:textId="77777777" w:rsidTr="0001725E">
+        <w:trPr>
+          <w:trHeight w:val="335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B2FF30" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EF4C43A" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="007A1584" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007A1584">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Осуществление технического надзора за выполнением работ по созданию (размещению), переустройству, восстановлению и ремонту объектов</w:t>
             </w:r>
             <w:r w:rsidRPr="00057728">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A1584">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>зеленых насаждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C90B98B" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="3F18E593" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="372AE908" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="392BFFA9" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="043AA217" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="67FBC644" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F48D2">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5868F916" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="40F210AB" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E28ABB1" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="21765487" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="0882F16F" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="70387107" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47D37083" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="29A18F9C" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15902763" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="360F09FF" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул. Львовская д.21 корп.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5643B39E" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="79FF498F" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4E8624" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="51B5EF8E" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="257D19CD" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="4BB3F71F" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r>
               <w:t>26,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5397BA" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="521C469D" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60F094A2" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="21CDD386" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="64CD381C" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="7BADEDE1" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2274D5FD" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="4054FFF8" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77421A42" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="17ECB2A0" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F48D2">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Проведение паспортизации территорий зеленых насаждений общего пользования местного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF63D87" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="6E8D5C52" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>условная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA33F15" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
+          <w:p w14:paraId="401B9878" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="003D5262">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B7D6B4" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00F44C2E" w:rsidRDefault="00F44C2E" w:rsidP="0001725E">
+          <w:p w14:paraId="7DB515F9" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00F44C2E" w:rsidRDefault="00F44C2E" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44C2E">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>250,1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB49B92" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="2718DE41" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01C10443" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="00133391" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="2E265E4E" w14:textId="77777777" w:rsidTr="0001725E">
+      <w:tr w:rsidR="004F48D2" w:rsidRPr="00091CB3" w14:paraId="317C23D4" w14:textId="77777777" w:rsidTr="0001725E">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="672" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE65BD" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="5A8BD762" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67C1CCCA" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="41D2C1D0" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Территория зеленых насаждений общего пользования местного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1243" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DA4604" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="4D622207" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>У</w:t>
             </w:r>
             <w:r w:rsidRPr="00091CB3">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>словная единица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20BCB8C2" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="48C03BBC" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0308B1E3" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="00F44C2E" w:rsidP="0001725E">
+          <w:p w14:paraId="11C0894B" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRDefault="00F44C2E" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
             </w:pPr>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidRPr="006F7C84">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F9D08E9" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="225FCE9A" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="466BBC5F" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
+          <w:p w14:paraId="5085A0F1" w14:textId="77777777" w:rsidR="004F48D2" w:rsidRPr="00091CB3" w:rsidRDefault="004F48D2" w:rsidP="0001725E">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10FCAF5B" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5"/>
+    <w:p w14:paraId="02775389" w14:textId="77777777" w:rsidR="00AE75E5" w:rsidRDefault="00AE75E5"/>
     <w:sectPr w:rsidR="00AE75E5" w:rsidSect="006F7C84">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D4DE40" w14:textId="77777777" w:rsidR="00EE5472" w:rsidRDefault="00EE5472" w:rsidP="00700DA5">
+    <w:p w14:paraId="4863E603" w14:textId="77777777" w:rsidR="00965E97" w:rsidRDefault="00965E97" w:rsidP="00700DA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B7F3326" w14:textId="77777777" w:rsidR="00EE5472" w:rsidRDefault="00EE5472" w:rsidP="00700DA5">
+    <w:p w14:paraId="1BD233E2" w14:textId="77777777" w:rsidR="00965E97" w:rsidRDefault="00965E97" w:rsidP="00700DA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8571,109 +8738,109 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7115BC7B" w14:textId="77777777" w:rsidR="00EE5472" w:rsidRDefault="00EE5472" w:rsidP="00700DA5">
+    <w:p w14:paraId="2290C9D7" w14:textId="77777777" w:rsidR="00965E97" w:rsidRDefault="00965E97" w:rsidP="00700DA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3979EBD5" w14:textId="77777777" w:rsidR="00EE5472" w:rsidRDefault="00EE5472" w:rsidP="00700DA5">
+    <w:p w14:paraId="29B338E4" w14:textId="77777777" w:rsidR="00965E97" w:rsidRDefault="00965E97" w:rsidP="00700DA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="59D8723C" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
+    <w:p w14:paraId="2D94C81A" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00700DA5" w:rsidP="00700DA5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a5"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета Внутригородского муниципального образования Санкт-Пет</w:t>
       </w:r>
       <w:r w:rsidR="004928C5">
         <w:t xml:space="preserve">ербурга поселок Стрельна </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="5FA34AC7" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00F72F85" w:rsidP="00700DA5">
+    <w:p w14:paraId="3FCD62CA" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00F72F85" w:rsidP="00700DA5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:t>Источник финансирования – средства местного бюджета Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="16788C1D" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00F72F85" w:rsidP="00700DA5">
+    <w:p w14:paraId="4553B4F3" w14:textId="77777777" w:rsidR="00700DA5" w:rsidRDefault="00F72F85" w:rsidP="00700DA5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:t>Источник финансирования – средства местного бюджета Внутригородского муниципального образования Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F026F56"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="17B2691C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -9376,380 +9543,396 @@
     <w:lvl w:ilvl="7" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="852454359">
+  <w:num w:numId="1" w16cid:durableId="537745102">
     <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1660959244">
+  <w:num w:numId="2" w16cid:durableId="360400924">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1517693855">
+  <w:num w:numId="3" w16cid:durableId="1369066070">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="379013562">
+  <w:num w:numId="4" w16cid:durableId="149517873">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1609460468">
+  <w:num w:numId="5" w16cid:durableId="287274267">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="825823724">
+  <w:num w:numId="6" w16cid:durableId="1954242271">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00700DA5"/>
     <w:rsid w:val="000503D2"/>
     <w:rsid w:val="0005538E"/>
     <w:rsid w:val="00057728"/>
     <w:rsid w:val="00106210"/>
     <w:rsid w:val="00115053"/>
     <w:rsid w:val="001317E4"/>
     <w:rsid w:val="001353DC"/>
     <w:rsid w:val="0015536E"/>
     <w:rsid w:val="00163F73"/>
     <w:rsid w:val="001718ED"/>
     <w:rsid w:val="00186B6D"/>
     <w:rsid w:val="00191B94"/>
     <w:rsid w:val="00196E97"/>
     <w:rsid w:val="001C651C"/>
     <w:rsid w:val="002275A0"/>
+    <w:rsid w:val="0023280E"/>
     <w:rsid w:val="002423CA"/>
     <w:rsid w:val="002440A7"/>
     <w:rsid w:val="00245789"/>
     <w:rsid w:val="0025427F"/>
     <w:rsid w:val="00255522"/>
     <w:rsid w:val="00257E82"/>
     <w:rsid w:val="00260F0E"/>
     <w:rsid w:val="002A0228"/>
     <w:rsid w:val="002B4CDE"/>
     <w:rsid w:val="002B6CC6"/>
     <w:rsid w:val="002D4828"/>
     <w:rsid w:val="00317084"/>
+    <w:rsid w:val="00324504"/>
+    <w:rsid w:val="003678F7"/>
     <w:rsid w:val="00382E1B"/>
     <w:rsid w:val="003A2E7C"/>
     <w:rsid w:val="003F0D6B"/>
     <w:rsid w:val="00415B22"/>
     <w:rsid w:val="00423889"/>
     <w:rsid w:val="00430BA6"/>
     <w:rsid w:val="004437B4"/>
     <w:rsid w:val="00455F8B"/>
     <w:rsid w:val="00457E37"/>
     <w:rsid w:val="004928C5"/>
     <w:rsid w:val="004974CC"/>
     <w:rsid w:val="004A1100"/>
     <w:rsid w:val="004A4F81"/>
+    <w:rsid w:val="004B11E6"/>
     <w:rsid w:val="004C4F16"/>
     <w:rsid w:val="004D6C6B"/>
     <w:rsid w:val="004F48D2"/>
+    <w:rsid w:val="00537675"/>
     <w:rsid w:val="00542F45"/>
+    <w:rsid w:val="005606CA"/>
     <w:rsid w:val="00564177"/>
     <w:rsid w:val="00564E96"/>
     <w:rsid w:val="005732EB"/>
     <w:rsid w:val="005776F1"/>
     <w:rsid w:val="00582F5D"/>
     <w:rsid w:val="005E4D0E"/>
     <w:rsid w:val="0061405D"/>
     <w:rsid w:val="00683BFC"/>
     <w:rsid w:val="006A11E6"/>
     <w:rsid w:val="006A1F7A"/>
     <w:rsid w:val="006A7DA1"/>
     <w:rsid w:val="006B7566"/>
     <w:rsid w:val="006B76F3"/>
     <w:rsid w:val="006C2C67"/>
     <w:rsid w:val="006C5A78"/>
     <w:rsid w:val="006E0B1C"/>
     <w:rsid w:val="006F7C84"/>
     <w:rsid w:val="00700DA5"/>
     <w:rsid w:val="0073092F"/>
     <w:rsid w:val="00734C24"/>
     <w:rsid w:val="00751D91"/>
+    <w:rsid w:val="00773E22"/>
     <w:rsid w:val="0078202F"/>
     <w:rsid w:val="00784E7F"/>
     <w:rsid w:val="00795F20"/>
     <w:rsid w:val="007A1584"/>
     <w:rsid w:val="007B7179"/>
     <w:rsid w:val="007C0040"/>
     <w:rsid w:val="007C36CD"/>
     <w:rsid w:val="007C4363"/>
     <w:rsid w:val="007D04A1"/>
     <w:rsid w:val="007F16C8"/>
     <w:rsid w:val="00824267"/>
     <w:rsid w:val="0084623E"/>
     <w:rsid w:val="00850C81"/>
     <w:rsid w:val="00856AD3"/>
+    <w:rsid w:val="00862F27"/>
     <w:rsid w:val="00872522"/>
+    <w:rsid w:val="00881A55"/>
     <w:rsid w:val="008C0B32"/>
     <w:rsid w:val="008C17B7"/>
     <w:rsid w:val="008C4CC9"/>
     <w:rsid w:val="008C5F07"/>
     <w:rsid w:val="008D766D"/>
     <w:rsid w:val="008E3A22"/>
     <w:rsid w:val="008E5C8D"/>
     <w:rsid w:val="0092496C"/>
     <w:rsid w:val="0093499D"/>
     <w:rsid w:val="009575D7"/>
+    <w:rsid w:val="00965E97"/>
     <w:rsid w:val="00975E7C"/>
     <w:rsid w:val="009E1816"/>
     <w:rsid w:val="009E5D7F"/>
     <w:rsid w:val="00A317DD"/>
     <w:rsid w:val="00A37DC3"/>
     <w:rsid w:val="00A41EC6"/>
+    <w:rsid w:val="00A54CAE"/>
     <w:rsid w:val="00A83069"/>
     <w:rsid w:val="00A8317E"/>
     <w:rsid w:val="00A8531D"/>
     <w:rsid w:val="00A941D7"/>
     <w:rsid w:val="00AB5C8F"/>
     <w:rsid w:val="00AE75E5"/>
     <w:rsid w:val="00AE7FCB"/>
     <w:rsid w:val="00AF0D5E"/>
     <w:rsid w:val="00B32653"/>
     <w:rsid w:val="00B362D1"/>
     <w:rsid w:val="00B52C59"/>
     <w:rsid w:val="00B53A4B"/>
+    <w:rsid w:val="00B56FDA"/>
     <w:rsid w:val="00B76948"/>
     <w:rsid w:val="00B82F4D"/>
+    <w:rsid w:val="00B91F28"/>
     <w:rsid w:val="00B92FA7"/>
     <w:rsid w:val="00BB4EB5"/>
     <w:rsid w:val="00BC00C2"/>
+    <w:rsid w:val="00BC0D6A"/>
     <w:rsid w:val="00BF589B"/>
     <w:rsid w:val="00C10D27"/>
     <w:rsid w:val="00C11F91"/>
     <w:rsid w:val="00C259A4"/>
     <w:rsid w:val="00C464E1"/>
     <w:rsid w:val="00C47ADA"/>
     <w:rsid w:val="00C533CF"/>
     <w:rsid w:val="00C71167"/>
     <w:rsid w:val="00C77D31"/>
     <w:rsid w:val="00C8291C"/>
+    <w:rsid w:val="00C9664B"/>
     <w:rsid w:val="00CB087E"/>
     <w:rsid w:val="00CC4F35"/>
     <w:rsid w:val="00CF34CF"/>
     <w:rsid w:val="00CF7328"/>
     <w:rsid w:val="00CF79A3"/>
     <w:rsid w:val="00D275A6"/>
     <w:rsid w:val="00D32B8F"/>
     <w:rsid w:val="00D45C5D"/>
     <w:rsid w:val="00D51405"/>
     <w:rsid w:val="00D77408"/>
     <w:rsid w:val="00D96120"/>
     <w:rsid w:val="00DA0B1F"/>
     <w:rsid w:val="00DE36CD"/>
     <w:rsid w:val="00E41FFE"/>
     <w:rsid w:val="00E52756"/>
     <w:rsid w:val="00E5458B"/>
     <w:rsid w:val="00E551EA"/>
     <w:rsid w:val="00E82911"/>
     <w:rsid w:val="00E84F4E"/>
     <w:rsid w:val="00E91DA4"/>
     <w:rsid w:val="00E976E2"/>
     <w:rsid w:val="00EC4C44"/>
+    <w:rsid w:val="00EE3B32"/>
     <w:rsid w:val="00EE5472"/>
     <w:rsid w:val="00EF621F"/>
     <w:rsid w:val="00F0197C"/>
     <w:rsid w:val="00F01E4F"/>
     <w:rsid w:val="00F4223C"/>
     <w:rsid w:val="00F44C2E"/>
     <w:rsid w:val="00F728EB"/>
     <w:rsid w:val="00F72F85"/>
     <w:rsid w:val="00F804FB"/>
     <w:rsid w:val="00F84A38"/>
     <w:rsid w:val="00F91D01"/>
     <w:rsid w:val="00FC35C5"/>
     <w:rsid w:val="00FC37F4"/>
     <w:rsid w:val="00FC44AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5A8C1CCA"/>
-  <w15:docId w15:val="{48C5BB4C-5371-4806-B909-D34E905C4892}"/>
+  <w14:docId w14:val="33818628"/>
+  <w15:docId w15:val="{9C29260E-1CD4-45B2-960C-463179CF3806}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11478,79 +11661,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F979EA0-D41D-48F2-9FBB-EE7A7DE66834}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A75F9EB3-6001-4594-8192-267E4521F184}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12794</Characters>
+  <Pages>12</Pages>
+  <Words>2257</Words>
+  <Characters>12871</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
+  <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15008</CharactersWithSpaces>
+  <CharactersWithSpaces>15098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>