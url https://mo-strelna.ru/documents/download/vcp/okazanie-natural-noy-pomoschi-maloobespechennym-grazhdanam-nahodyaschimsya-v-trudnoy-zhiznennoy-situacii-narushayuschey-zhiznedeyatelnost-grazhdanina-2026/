--- v0 (2026-06-25)
+++ v1 (2026-10-14)
@@ -2,98 +2,124 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0B3AF76F" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00C57087">
+    <w:p w14:paraId="0B3AF76F" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00643EA0">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t>Приложение №</w:t>
       </w:r>
       <w:r w:rsidR="006D09C1" w:rsidRPr="006D09C1">
         <w:t xml:space="preserve"> 19</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F32755" w14:textId="22DFB3F5" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00E96288">
+    <w:p w14:paraId="70F32755" w14:textId="22DFB3F5" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00643EA0">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="00E96288">
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r w:rsidR="00E96288">
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">естной администрации внутригородского муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B38E5FC" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00C57087">
+    <w:p w14:paraId="3896EE69" w14:textId="77777777" w:rsidR="00643EA0" w:rsidRDefault="00C57087" w:rsidP="00643EA0">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:t xml:space="preserve">города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
       </w:r>
+      <w:r w:rsidR="00CB2F91">
+        <w:t>от 23.10.2025 №151</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="59D4914B" w14:textId="6DAB0CD5" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00CB2F91" w:rsidP="00BC2313">
+    <w:p w14:paraId="08EB7A66" w14:textId="3C0575BB" w:rsidR="002773AE" w:rsidRDefault="002773AE" w:rsidP="00643EA0">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>от 23.10.2025 №151</w:t>
+        <w:t>(с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 0</w:t>
+      </w:r>
+      <w:r w:rsidR="00643EA0">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.10.2026 № </w:t>
+      </w:r>
+      <w:r w:rsidR="00643EA0">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7091A">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AD6D039" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DFEFCB7" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:rPr>
@@ -279,67 +305,51 @@
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="345361EE" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D09C1" w:rsidRPr="006D09C1" w14:paraId="0337D364" w14:textId="77777777" w:rsidTr="00F60DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FACD7F1" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
@@ -391,61 +401,61 @@
           </w:tcPr>
           <w:p w14:paraId="16AC8244" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">I-IV </w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="730E35EE" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="000A52E3" w:rsidP="00F60DAF">
+          <w:p w14:paraId="730E35EE" w14:textId="246A39E9" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="002773AE" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00BC2313" w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D09C1" w:rsidRPr="006D09C1" w14:paraId="49BC6AF5" w14:textId="77777777" w:rsidTr="00F60DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FB55469" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -494,223 +504,205 @@
           </w:tcPr>
           <w:p w14:paraId="1E3B4F6F" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">I-IV </w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64631F80" w14:textId="4350FE75" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00F60DAF">
+          <w:p w14:paraId="64631F80" w14:textId="55C720DB" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="002773AE" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>3,6</w:t>
+              <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC2313" w:rsidRPr="006D09C1" w14:paraId="15648894" w14:textId="77777777" w:rsidTr="00F60DAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C6023B3" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
             <w:pPr>
               <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F467D0A" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дрова-швырок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E37E1DD" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
+          <w:p w14:paraId="7E37E1DD" w14:textId="21CCAA01" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D09C1">
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1 м</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E0D797" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">I-IV </w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBBA2E3" w14:textId="1A96E67C" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00F60DAF">
+          <w:p w14:paraId="0CBBA2E3" w14:textId="0EC9DAE9" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="002773AE" w:rsidP="00F60DAF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>1,4</w:t>
+              <w:t>0,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CD84C63" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRPr="006D09C1" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
+    <w:p w14:paraId="20F75BC4" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00BC2313">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20F75BC4" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00BC2313">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4C8833F6" w14:textId="35DCE589" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00C57087">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Перечень мероприятий на 202</w:t>
       </w:r>
       <w:r w:rsidR="00EA5CB5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="3693"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D09C1" w:rsidRPr="006D09C1" w14:paraId="637073EA" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
@@ -780,67 +772,51 @@
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37A8D7ED" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96288" w:rsidRPr="006D09C1" w14:paraId="2AA3F9F4" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1BC986" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
@@ -1050,65 +1026,63 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68C8B3A1" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дрова-швырок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76A027B0" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
+          <w:p w14:paraId="76A027B0" w14:textId="114511E8" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D09C1">
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1 м</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="791F82F8" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">I-IV </w:t>
             </w:r>
@@ -1118,100 +1092,84 @@
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48F063FF" w14:textId="40025D61" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2C3CA0DB" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00BC2313">
+    <w:p w14:paraId="2CF3BA2A" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00BC2313">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CF3BA2A" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00BC2313">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1D39B779" w14:textId="237C0FBF" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="00C57087">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D09C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Перечень мероприятий на 202</w:t>
       </w:r>
       <w:r w:rsidR="00EA5CB5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006D09C1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="3693"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D09C1" w:rsidRPr="006D09C1" w14:paraId="13FB4A13" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
@@ -1281,67 +1239,51 @@
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E9EFA75" w14:textId="77777777" w:rsidR="00C57087" w:rsidRPr="006D09C1" w:rsidRDefault="00C57087" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E96288" w:rsidRPr="006D09C1" w14:paraId="791F3193" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A558023" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
@@ -1551,65 +1493,63 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3693" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="084AAED0" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Дрова-швырок</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34212992" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
+          <w:p w14:paraId="34212992" w14:textId="43A2AF18" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="006D09C1">
+              <w:rPr>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1 м</w:t>
+            </w:r>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77448EDE" w14:textId="77777777" w:rsidR="00E96288" w:rsidRPr="006D09C1" w:rsidRDefault="00E96288" w:rsidP="00E96288">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D09C1">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">I-IV </w:t>
             </w:r>
@@ -1649,111 +1589,111 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF5CD85" w14:textId="77777777" w:rsidR="00BC2313" w:rsidRDefault="00BC2313" w:rsidP="00E96288">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BC2313" w:rsidSect="00E96288">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3232E41D" w14:textId="77777777" w:rsidR="00954759" w:rsidRDefault="00954759" w:rsidP="00BC2313">
+    <w:p w14:paraId="73FDF962" w14:textId="77777777" w:rsidR="004D3AC4" w:rsidRDefault="004D3AC4" w:rsidP="00BC2313">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="168AFCFD" w14:textId="77777777" w:rsidR="00954759" w:rsidRDefault="00954759" w:rsidP="00BC2313">
+    <w:p w14:paraId="66BD2F42" w14:textId="77777777" w:rsidR="004D3AC4" w:rsidRDefault="004D3AC4" w:rsidP="00BC2313">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25929D72" w14:textId="77777777" w:rsidR="00954759" w:rsidRDefault="00954759" w:rsidP="00BC2313">
+    <w:p w14:paraId="3CFAD045" w14:textId="77777777" w:rsidR="004D3AC4" w:rsidRDefault="004D3AC4" w:rsidP="00BC2313">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4534E148" w14:textId="77777777" w:rsidR="00954759" w:rsidRDefault="00954759" w:rsidP="00BC2313">
+    <w:p w14:paraId="1FDD5A18" w14:textId="77777777" w:rsidR="004D3AC4" w:rsidRDefault="004D3AC4" w:rsidP="00BC2313">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="0E345005" w14:textId="70390B06" w:rsidR="00BC2313" w:rsidRDefault="00BC2313" w:rsidP="00BC2313">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00E96288">
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нутригородского муниципального образования </w:t>
       </w:r>
@@ -2139,90 +2079,98 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1546913780">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1940679566">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1219903867">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC2313"/>
     <w:rsid w:val="00006F08"/>
     <w:rsid w:val="000A52E3"/>
     <w:rsid w:val="000B3609"/>
+    <w:rsid w:val="000E7F15"/>
+    <w:rsid w:val="00180FA5"/>
+    <w:rsid w:val="002773AE"/>
     <w:rsid w:val="00427F9D"/>
+    <w:rsid w:val="004D3AC4"/>
     <w:rsid w:val="00526B3A"/>
+    <w:rsid w:val="005C423E"/>
+    <w:rsid w:val="00616D32"/>
+    <w:rsid w:val="00643EA0"/>
     <w:rsid w:val="006D09C1"/>
     <w:rsid w:val="0082006C"/>
     <w:rsid w:val="008C0165"/>
     <w:rsid w:val="009240CE"/>
     <w:rsid w:val="00933045"/>
     <w:rsid w:val="00954759"/>
+    <w:rsid w:val="00A7091A"/>
     <w:rsid w:val="00BC2313"/>
     <w:rsid w:val="00C15CB4"/>
     <w:rsid w:val="00C57087"/>
     <w:rsid w:val="00C576C8"/>
     <w:rsid w:val="00C91A41"/>
     <w:rsid w:val="00CB2F91"/>
     <w:rsid w:val="00D710F0"/>
+    <w:rsid w:val="00E84FA9"/>
     <w:rsid w:val="00E96288"/>
     <w:rsid w:val="00EA5CB5"/>
     <w:rsid w:val="00F77F29"/>
     <w:rsid w:val="00FE4999"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -3020,70 +2968,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>184</Words>
-  <Characters>1054</Characters>
+  <Words>212</Words>
+  <Characters>1209</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1236</CharactersWithSpaces>
+  <CharactersWithSpaces>1419</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evgeniy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>