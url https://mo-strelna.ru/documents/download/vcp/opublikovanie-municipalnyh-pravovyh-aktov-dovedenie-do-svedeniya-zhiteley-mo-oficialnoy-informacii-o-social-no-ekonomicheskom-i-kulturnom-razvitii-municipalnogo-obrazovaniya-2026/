--- v0 (2026-08-13)
+++ v1 (2026-09-26)
@@ -1,99 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7ECC6FAA" w14:textId="45318C20" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="00F532D1">
       <w:pPr>
         <w:ind w:left="3969" w:firstLine="426"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC29550" w14:textId="1BA4949B" w:rsidR="00866447" w:rsidRDefault="001F05D6" w:rsidP="00866447">
-[...1 lines deleted...]
-        <w:ind w:left="4395"/>
+    <w:p w14:paraId="4BC29550" w14:textId="0A358B98" w:rsidR="00866447" w:rsidRDefault="001F05D6" w:rsidP="00D532D4">
+      <w:pPr>
+        <w:ind w:left="4395" w:right="-427"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>М</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">естной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidR="00B66E7A">
         <w:t>от 23.10.2025 №151</w:t>
       </w:r>
       <w:r w:rsidR="00866447">
         <w:t xml:space="preserve"> (с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 30.01.2026 г. № </w:t>
       </w:r>
       <w:r w:rsidR="00B806AE">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00F532D1">
         <w:t>, от 03.03.2026 №</w:t>
       </w:r>
       <w:r w:rsidR="00324836">
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
-      <w:r w:rsidR="00116654">
-        <w:t>, от 05.08.2026 №39</w:t>
+      <w:r w:rsidR="00D532D4">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00757009">
+        <w:t>от 05.08.2026 №39</w:t>
+      </w:r>
+      <w:r w:rsidR="00757009">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D532D4">
+        <w:t>от 02.09.2026 №43</w:t>
       </w:r>
       <w:r w:rsidR="00866447">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F81DFE" w14:textId="77777777" w:rsidR="00C02D21" w:rsidRDefault="00C02D21" w:rsidP="00215C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209E6A2A" w14:textId="57A3962E" w:rsidR="00215C48" w:rsidRDefault="00215C48" w:rsidP="00215C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -204,51 +213,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 202</w:t>
       </w:r>
       <w:r w:rsidR="00F14A8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A5FAD5" w14:textId="77777777" w:rsidR="00866447" w:rsidRPr="001F05D6" w:rsidRDefault="00866447" w:rsidP="001F05D6">
+    <w:p w14:paraId="423F16EF" w14:textId="77777777" w:rsidR="00D532D4" w:rsidRDefault="00D532D4" w:rsidP="001F05D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -921,66 +930,66 @@
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">IV </w:t>
             </w:r>
             <w:r w:rsidRPr="00C02D21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B89BCA0" w14:textId="24402088" w:rsidR="001F05D6" w:rsidRPr="00C02D21" w:rsidRDefault="00835C63" w:rsidP="001F05D6">
+          <w:p w14:paraId="5B89BCA0" w14:textId="79307117" w:rsidR="001F05D6" w:rsidRPr="00C02D21" w:rsidRDefault="009047CC" w:rsidP="001F05D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="EE0000"/>
               </w:rPr>
-              <w:t>1 060,8</w:t>
+              <w:t>929,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E162F53" w14:textId="606DE2BE" w:rsidR="001F05D6" w:rsidRPr="00C02D21" w:rsidRDefault="00C02D21" w:rsidP="001F05D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C02D21">
@@ -1067,51 +1076,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049341D1" w14:textId="77777777" w:rsidR="00866447" w:rsidRPr="001F05D6" w:rsidRDefault="00866447" w:rsidP="001F05D6">
+    <w:p w14:paraId="32D9B5D5" w14:textId="77777777" w:rsidR="00D532D4" w:rsidRDefault="00D532D4" w:rsidP="001F05D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1874,51 +1883,51 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 202</w:t>
       </w:r>
       <w:r w:rsidR="00F14A8F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162253A4" w14:textId="77777777" w:rsidR="00866447" w:rsidRPr="001F05D6" w:rsidRDefault="00866447" w:rsidP="001F05D6">
+    <w:p w14:paraId="4FA300FC" w14:textId="77777777" w:rsidR="00D532D4" w:rsidRDefault="00D532D4" w:rsidP="001F05D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -2628,71 +2637,71 @@
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00835C63">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>МКУ МО пос. Стрельна «Стрельна»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="608F48C8" w14:textId="618571A3" w:rsidR="00C8538C" w:rsidRPr="00BB12C3" w:rsidRDefault="00C8538C" w:rsidP="00866447">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00C8538C" w:rsidRPr="00BB12C3" w:rsidSect="00116654">
+    <w:sectPr w:rsidR="00C8538C" w:rsidRPr="00BB12C3" w:rsidSect="00757009">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="851" w:bottom="851" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="709" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31E74B0B" w14:textId="77777777" w:rsidR="005648A7" w:rsidRDefault="005648A7" w:rsidP="0003004B">
+    <w:p w14:paraId="46E75BAD" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79418C12" w14:textId="77777777" w:rsidR="005648A7" w:rsidRDefault="005648A7" w:rsidP="0003004B">
+    <w:p w14:paraId="1693A857" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2726,60 +2735,60 @@
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65F48DB8" w14:textId="77777777" w:rsidR="005648A7" w:rsidRDefault="005648A7" w:rsidP="0003004B">
+    <w:p w14:paraId="3EB7320C" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45981522" w14:textId="77777777" w:rsidR="005648A7" w:rsidRDefault="005648A7" w:rsidP="0003004B">
+    <w:p w14:paraId="674C8BE3" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="74997930" w14:textId="463FFCDC" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="001F05D6">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:t>нутригородского муниципального образования</w:t>
       </w:r>
@@ -2814,51 +2823,51 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1137831B" w14:textId="1301F4B9" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="001F05D6">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>средства местного бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003F226B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A88CB140"/>
     <w:lvl w:ilvl="0" w:tplc="523E93EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -4619,56 +4628,57 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DD599B"/>
     <w:rsid w:val="00003DA4"/>
     <w:rsid w:val="0003004B"/>
     <w:rsid w:val="0006280E"/>
+    <w:rsid w:val="00065366"/>
     <w:rsid w:val="000754C4"/>
+    <w:rsid w:val="000B1C49"/>
     <w:rsid w:val="000E68C9"/>
     <w:rsid w:val="000F3413"/>
     <w:rsid w:val="000F6B4E"/>
     <w:rsid w:val="00103A84"/>
-    <w:rsid w:val="00116654"/>
     <w:rsid w:val="001271E9"/>
     <w:rsid w:val="0012777C"/>
     <w:rsid w:val="00145C84"/>
     <w:rsid w:val="00150D61"/>
     <w:rsid w:val="001743AB"/>
     <w:rsid w:val="00186AEA"/>
     <w:rsid w:val="001A33E2"/>
     <w:rsid w:val="001A41B9"/>
     <w:rsid w:val="001B32A6"/>
     <w:rsid w:val="001C5D34"/>
     <w:rsid w:val="001D1F21"/>
     <w:rsid w:val="001F05D6"/>
     <w:rsid w:val="00215C48"/>
     <w:rsid w:val="00222C0E"/>
     <w:rsid w:val="00224748"/>
     <w:rsid w:val="00230277"/>
     <w:rsid w:val="0024372E"/>
     <w:rsid w:val="00256692"/>
     <w:rsid w:val="0026781E"/>
     <w:rsid w:val="00272534"/>
     <w:rsid w:val="002B2256"/>
     <w:rsid w:val="002B2899"/>
     <w:rsid w:val="002B423F"/>
     <w:rsid w:val="002C38D0"/>
     <w:rsid w:val="002C63D7"/>
@@ -4692,169 +4702,173 @@
     <w:rsid w:val="003A43AA"/>
     <w:rsid w:val="003B347C"/>
     <w:rsid w:val="003D2210"/>
     <w:rsid w:val="003D7BFB"/>
     <w:rsid w:val="003E0607"/>
     <w:rsid w:val="003E63C1"/>
     <w:rsid w:val="003F0B5E"/>
     <w:rsid w:val="00410FAF"/>
     <w:rsid w:val="00416895"/>
     <w:rsid w:val="00424557"/>
     <w:rsid w:val="00435D5F"/>
     <w:rsid w:val="00487A4B"/>
     <w:rsid w:val="00497330"/>
     <w:rsid w:val="004A1DCE"/>
     <w:rsid w:val="004A301B"/>
     <w:rsid w:val="004C3335"/>
     <w:rsid w:val="004D321E"/>
     <w:rsid w:val="004E4C4F"/>
     <w:rsid w:val="004E50D7"/>
     <w:rsid w:val="00514C20"/>
     <w:rsid w:val="0051575D"/>
     <w:rsid w:val="00525676"/>
     <w:rsid w:val="00546A55"/>
     <w:rsid w:val="00550A56"/>
     <w:rsid w:val="005627CF"/>
-    <w:rsid w:val="005648A7"/>
     <w:rsid w:val="00572035"/>
     <w:rsid w:val="005829C2"/>
     <w:rsid w:val="00583E60"/>
     <w:rsid w:val="005A1DFB"/>
     <w:rsid w:val="005A4507"/>
     <w:rsid w:val="005B5B29"/>
     <w:rsid w:val="005D1621"/>
     <w:rsid w:val="005D3234"/>
     <w:rsid w:val="00600181"/>
     <w:rsid w:val="006276AC"/>
     <w:rsid w:val="00650288"/>
     <w:rsid w:val="00667D19"/>
     <w:rsid w:val="00670A95"/>
     <w:rsid w:val="006723C8"/>
     <w:rsid w:val="006A51B8"/>
     <w:rsid w:val="006B4EB7"/>
     <w:rsid w:val="006C1BA7"/>
     <w:rsid w:val="006C4A31"/>
     <w:rsid w:val="006E61BB"/>
     <w:rsid w:val="006F22B6"/>
+    <w:rsid w:val="00700257"/>
     <w:rsid w:val="007014F8"/>
     <w:rsid w:val="00704BD4"/>
     <w:rsid w:val="0071534F"/>
     <w:rsid w:val="007168DA"/>
     <w:rsid w:val="00727FEC"/>
     <w:rsid w:val="00734EFB"/>
     <w:rsid w:val="00737C96"/>
     <w:rsid w:val="00742E45"/>
     <w:rsid w:val="00745964"/>
     <w:rsid w:val="00750329"/>
     <w:rsid w:val="007569F6"/>
+    <w:rsid w:val="00757009"/>
     <w:rsid w:val="0078780A"/>
     <w:rsid w:val="00793E1C"/>
     <w:rsid w:val="00795732"/>
     <w:rsid w:val="007B02C9"/>
     <w:rsid w:val="007B6CC7"/>
     <w:rsid w:val="007D25DE"/>
     <w:rsid w:val="007D32AF"/>
     <w:rsid w:val="007D4F66"/>
     <w:rsid w:val="007E5CA5"/>
     <w:rsid w:val="007E6F98"/>
     <w:rsid w:val="007F3651"/>
     <w:rsid w:val="007F56E9"/>
     <w:rsid w:val="00835C63"/>
     <w:rsid w:val="0084476E"/>
     <w:rsid w:val="00845F23"/>
     <w:rsid w:val="008534D1"/>
     <w:rsid w:val="00856434"/>
     <w:rsid w:val="0086047A"/>
     <w:rsid w:val="00866447"/>
     <w:rsid w:val="0087121E"/>
     <w:rsid w:val="00873C02"/>
+    <w:rsid w:val="00877F85"/>
     <w:rsid w:val="00880005"/>
     <w:rsid w:val="008833C7"/>
     <w:rsid w:val="008C668D"/>
     <w:rsid w:val="008C7D54"/>
     <w:rsid w:val="008D5758"/>
     <w:rsid w:val="008E328E"/>
+    <w:rsid w:val="009047CC"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00927F7D"/>
     <w:rsid w:val="009346B4"/>
     <w:rsid w:val="00936742"/>
     <w:rsid w:val="00936CCC"/>
     <w:rsid w:val="0094318F"/>
     <w:rsid w:val="00951792"/>
     <w:rsid w:val="00981DEA"/>
     <w:rsid w:val="009A5D54"/>
     <w:rsid w:val="009B05C5"/>
     <w:rsid w:val="009D1BDD"/>
     <w:rsid w:val="009D3292"/>
     <w:rsid w:val="009F07C3"/>
     <w:rsid w:val="009F3DD9"/>
     <w:rsid w:val="00A160D2"/>
     <w:rsid w:val="00A22863"/>
     <w:rsid w:val="00A24C54"/>
     <w:rsid w:val="00A27B95"/>
     <w:rsid w:val="00A3051F"/>
     <w:rsid w:val="00A31F99"/>
     <w:rsid w:val="00A414CB"/>
     <w:rsid w:val="00AA18F5"/>
     <w:rsid w:val="00AC464A"/>
     <w:rsid w:val="00AE1758"/>
     <w:rsid w:val="00B05675"/>
     <w:rsid w:val="00B1077A"/>
     <w:rsid w:val="00B41C1C"/>
     <w:rsid w:val="00B60552"/>
     <w:rsid w:val="00B66E7A"/>
     <w:rsid w:val="00B80062"/>
     <w:rsid w:val="00B806AE"/>
     <w:rsid w:val="00B868FB"/>
     <w:rsid w:val="00BA24E7"/>
     <w:rsid w:val="00BA7D33"/>
     <w:rsid w:val="00BB12C3"/>
     <w:rsid w:val="00BD0DC1"/>
     <w:rsid w:val="00BD1818"/>
     <w:rsid w:val="00BD7D55"/>
     <w:rsid w:val="00BE7909"/>
     <w:rsid w:val="00BF3810"/>
     <w:rsid w:val="00C02D21"/>
     <w:rsid w:val="00C06ED0"/>
     <w:rsid w:val="00C22708"/>
     <w:rsid w:val="00C249E6"/>
     <w:rsid w:val="00C502A0"/>
     <w:rsid w:val="00C50A37"/>
     <w:rsid w:val="00C71A6D"/>
     <w:rsid w:val="00C75361"/>
     <w:rsid w:val="00C81858"/>
     <w:rsid w:val="00C8538C"/>
-    <w:rsid w:val="00C87E02"/>
+    <w:rsid w:val="00C92D15"/>
     <w:rsid w:val="00C940A1"/>
     <w:rsid w:val="00CB5103"/>
     <w:rsid w:val="00CC5A83"/>
     <w:rsid w:val="00CF1DFC"/>
     <w:rsid w:val="00CF4300"/>
     <w:rsid w:val="00CF537D"/>
     <w:rsid w:val="00D36079"/>
     <w:rsid w:val="00D364A4"/>
     <w:rsid w:val="00D413B7"/>
+    <w:rsid w:val="00D532D4"/>
     <w:rsid w:val="00D53510"/>
     <w:rsid w:val="00D96382"/>
     <w:rsid w:val="00D967BA"/>
     <w:rsid w:val="00DA6CA6"/>
     <w:rsid w:val="00DB003D"/>
     <w:rsid w:val="00DB54E4"/>
     <w:rsid w:val="00DD599B"/>
     <w:rsid w:val="00DF328C"/>
     <w:rsid w:val="00E018C8"/>
     <w:rsid w:val="00E34263"/>
     <w:rsid w:val="00E67D92"/>
     <w:rsid w:val="00E7092D"/>
     <w:rsid w:val="00E71995"/>
     <w:rsid w:val="00E90C75"/>
     <w:rsid w:val="00E976F6"/>
     <w:rsid w:val="00EB1B8E"/>
     <w:rsid w:val="00EC38FB"/>
     <w:rsid w:val="00ED593C"/>
     <w:rsid w:val="00EE2B70"/>
     <w:rsid w:val="00EE69CC"/>
     <w:rsid w:val="00EE6DBE"/>
     <w:rsid w:val="00EE7746"/>
     <w:rsid w:val="00EF1BD0"/>
     <w:rsid w:val="00EF4B06"/>
     <w:rsid w:val="00F13AFF"/>
@@ -6413,75 +6427,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55D0EB5-6FF9-40B9-A182-F24E720B2F8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>258</Words>
-  <Characters>1475</Characters>
+  <Words>261</Words>
+  <Characters>1489</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1730</CharactersWithSpaces>
+  <CharactersWithSpaces>1747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405671</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>consultantplus://offline/ref=5413537224590A8BB48D75BFB672682683EEC0AE0F06F75D907F3D33962F283D34A26AC278D511A4AAE6J</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>