--- v1 (2026-09-26)
+++ v2 (2026-11-05)
@@ -1,108 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7ECC6FAA" w14:textId="45318C20" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="00F532D1">
+    <w:p w14:paraId="7ECC6FAA" w14:textId="45318C20" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="00A367F0">
       <w:pPr>
         <w:ind w:left="3969" w:firstLine="426"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>20</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC29550" w14:textId="0A358B98" w:rsidR="00866447" w:rsidRDefault="001F05D6" w:rsidP="00D532D4">
+    <w:p w14:paraId="4BC29550" w14:textId="5D705B14" w:rsidR="00866447" w:rsidRDefault="001F05D6" w:rsidP="00A367F0">
       <w:pPr>
         <w:ind w:left="4395" w:right="-427"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>п</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>М</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">естной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidR="00B66E7A">
         <w:t>от 23.10.2025 №151</w:t>
       </w:r>
       <w:r w:rsidR="00866447">
         <w:t xml:space="preserve"> (с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 30.01.2026 г. № </w:t>
       </w:r>
       <w:r w:rsidR="00B806AE">
         <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00F532D1">
         <w:t>, от 03.03.2026 №</w:t>
       </w:r>
       <w:r w:rsidR="00324836">
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidR="00D532D4">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00757009">
-        <w:t>от 05.08.2026 №39</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">от 05.08.2026 №39, </w:t>
       </w:r>
       <w:r w:rsidR="00D532D4">
         <w:t>от 02.09.2026 №43</w:t>
+      </w:r>
+      <w:r w:rsidR="00A367F0">
+        <w:t>; от 12.10.2026 №50</w:t>
       </w:r>
       <w:r w:rsidR="00866447">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66F81DFE" w14:textId="77777777" w:rsidR="00C02D21" w:rsidRDefault="00C02D21" w:rsidP="00215C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209E6A2A" w14:textId="57A3962E" w:rsidR="00215C48" w:rsidRDefault="00215C48" w:rsidP="00215C48">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -941,54 +943,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1848" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B89BCA0" w14:textId="79307117" w:rsidR="001F05D6" w:rsidRPr="00C02D21" w:rsidRDefault="009047CC" w:rsidP="001F05D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A367F0">
               <w:t>929,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1978" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4E162F53" w14:textId="606DE2BE" w:rsidR="001F05D6" w:rsidRPr="00C02D21" w:rsidRDefault="00C02D21" w:rsidP="001F05D6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -1769,63 +1768,78 @@
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">IV </w:t>
             </w:r>
             <w:r w:rsidRPr="00C02D21">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618F480F" w14:textId="5EE4BFC0" w:rsidR="00C02D21" w:rsidRPr="001F05D6" w:rsidRDefault="00F532D1" w:rsidP="00C02D21">
+          <w:p w14:paraId="618F480F" w14:textId="4246DBC6" w:rsidR="00C02D21" w:rsidRPr="001F05D6" w:rsidRDefault="00F532D1" w:rsidP="00C02D21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00835C63">
-              <w:t>1 230,0</w:t>
+            <w:r w:rsidRPr="00A367F0">
+              <w:rPr>
+                <w:color w:val="ED0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A367F0" w:rsidRPr="00A367F0">
+              <w:rPr>
+                <w:color w:val="ED0000"/>
+              </w:rPr>
+              <w:t>320</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A367F0">
+              <w:rPr>
+                <w:color w:val="ED0000"/>
+              </w:rPr>
+              <w:t>,0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="50CC4AE1" w14:textId="2016726D" w:rsidR="00C02D21" w:rsidRPr="001F05D6" w:rsidRDefault="00C02D21" w:rsidP="00C02D21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -2648,60 +2662,60 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="608F48C8" w14:textId="618571A3" w:rsidR="00C8538C" w:rsidRPr="00BB12C3" w:rsidRDefault="00C8538C" w:rsidP="00866447">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C8538C" w:rsidRPr="00BB12C3" w:rsidSect="00757009">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="849" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E75BAD" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
+    <w:p w14:paraId="1D980D48" w14:textId="77777777" w:rsidR="00FE6730" w:rsidRDefault="00FE6730" w:rsidP="0003004B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1693A857" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
+    <w:p w14:paraId="22503E57" w14:textId="77777777" w:rsidR="00FE6730" w:rsidRDefault="00FE6730" w:rsidP="0003004B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -2735,60 +2749,60 @@
   <w:font w:name="Times New Roman CYR">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EB7320C" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
+    <w:p w14:paraId="63BCB751" w14:textId="77777777" w:rsidR="00FE6730" w:rsidRDefault="00FE6730" w:rsidP="0003004B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="674C8BE3" w14:textId="77777777" w:rsidR="00065366" w:rsidRDefault="00065366" w:rsidP="0003004B">
+    <w:p w14:paraId="563BA0A3" w14:textId="77777777" w:rsidR="00FE6730" w:rsidRDefault="00FE6730" w:rsidP="0003004B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="74997930" w14:textId="463FFCDC" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="001F05D6">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:t>нутригородского муниципального образования</w:t>
       </w:r>
@@ -2823,51 +2837,51 @@
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="1137831B" w14:textId="1301F4B9" w:rsidR="001F05D6" w:rsidRDefault="001F05D6" w:rsidP="001F05D6">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – </w:t>
       </w:r>
       <w:r w:rsidR="00C02D21">
         <w:t>средства местного бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="003F226B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A88CB140"/>
     <w:lvl w:ilvl="0" w:tplc="523E93EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -4727,50 +4741,51 @@
     <w:rsid w:val="00572035"/>
     <w:rsid w:val="005829C2"/>
     <w:rsid w:val="00583E60"/>
     <w:rsid w:val="005A1DFB"/>
     <w:rsid w:val="005A4507"/>
     <w:rsid w:val="005B5B29"/>
     <w:rsid w:val="005D1621"/>
     <w:rsid w:val="005D3234"/>
     <w:rsid w:val="00600181"/>
     <w:rsid w:val="006276AC"/>
     <w:rsid w:val="00650288"/>
     <w:rsid w:val="00667D19"/>
     <w:rsid w:val="00670A95"/>
     <w:rsid w:val="006723C8"/>
     <w:rsid w:val="006A51B8"/>
     <w:rsid w:val="006B4EB7"/>
     <w:rsid w:val="006C1BA7"/>
     <w:rsid w:val="006C4A31"/>
     <w:rsid w:val="006E61BB"/>
     <w:rsid w:val="006F22B6"/>
     <w:rsid w:val="00700257"/>
     <w:rsid w:val="007014F8"/>
     <w:rsid w:val="00704BD4"/>
     <w:rsid w:val="0071534F"/>
     <w:rsid w:val="007168DA"/>
+    <w:rsid w:val="00726A1F"/>
     <w:rsid w:val="00727FEC"/>
     <w:rsid w:val="00734EFB"/>
     <w:rsid w:val="00737C96"/>
     <w:rsid w:val="00742E45"/>
     <w:rsid w:val="00745964"/>
     <w:rsid w:val="00750329"/>
     <w:rsid w:val="007569F6"/>
     <w:rsid w:val="00757009"/>
     <w:rsid w:val="0078780A"/>
     <w:rsid w:val="00793E1C"/>
     <w:rsid w:val="00795732"/>
     <w:rsid w:val="007B02C9"/>
     <w:rsid w:val="007B6CC7"/>
     <w:rsid w:val="007D25DE"/>
     <w:rsid w:val="007D32AF"/>
     <w:rsid w:val="007D4F66"/>
     <w:rsid w:val="007E5CA5"/>
     <w:rsid w:val="007E6F98"/>
     <w:rsid w:val="007F3651"/>
     <w:rsid w:val="007F56E9"/>
     <w:rsid w:val="00835C63"/>
     <w:rsid w:val="0084476E"/>
     <w:rsid w:val="00845F23"/>
     <w:rsid w:val="008534D1"/>
     <w:rsid w:val="00856434"/>
@@ -4784,50 +4799,51 @@
     <w:rsid w:val="008C668D"/>
     <w:rsid w:val="008C7D54"/>
     <w:rsid w:val="008D5758"/>
     <w:rsid w:val="008E328E"/>
     <w:rsid w:val="009047CC"/>
     <w:rsid w:val="00927263"/>
     <w:rsid w:val="00927F7D"/>
     <w:rsid w:val="009346B4"/>
     <w:rsid w:val="00936742"/>
     <w:rsid w:val="00936CCC"/>
     <w:rsid w:val="0094318F"/>
     <w:rsid w:val="00951792"/>
     <w:rsid w:val="00981DEA"/>
     <w:rsid w:val="009A5D54"/>
     <w:rsid w:val="009B05C5"/>
     <w:rsid w:val="009D1BDD"/>
     <w:rsid w:val="009D3292"/>
     <w:rsid w:val="009F07C3"/>
     <w:rsid w:val="009F3DD9"/>
     <w:rsid w:val="00A160D2"/>
     <w:rsid w:val="00A22863"/>
     <w:rsid w:val="00A24C54"/>
     <w:rsid w:val="00A27B95"/>
     <w:rsid w:val="00A3051F"/>
     <w:rsid w:val="00A31F99"/>
+    <w:rsid w:val="00A367F0"/>
     <w:rsid w:val="00A414CB"/>
     <w:rsid w:val="00AA18F5"/>
     <w:rsid w:val="00AC464A"/>
     <w:rsid w:val="00AE1758"/>
     <w:rsid w:val="00B05675"/>
     <w:rsid w:val="00B1077A"/>
     <w:rsid w:val="00B41C1C"/>
     <w:rsid w:val="00B60552"/>
     <w:rsid w:val="00B66E7A"/>
     <w:rsid w:val="00B80062"/>
     <w:rsid w:val="00B806AE"/>
     <w:rsid w:val="00B868FB"/>
     <w:rsid w:val="00BA24E7"/>
     <w:rsid w:val="00BA7D33"/>
     <w:rsid w:val="00BB12C3"/>
     <w:rsid w:val="00BD0DC1"/>
     <w:rsid w:val="00BD1818"/>
     <w:rsid w:val="00BD7D55"/>
     <w:rsid w:val="00BE7909"/>
     <w:rsid w:val="00BF3810"/>
     <w:rsid w:val="00C02D21"/>
     <w:rsid w:val="00C06ED0"/>
     <w:rsid w:val="00C22708"/>
     <w:rsid w:val="00C249E6"/>
     <w:rsid w:val="00C502A0"/>
@@ -4863,50 +4879,51 @@
     <w:rsid w:val="00E90C75"/>
     <w:rsid w:val="00E976F6"/>
     <w:rsid w:val="00EB1B8E"/>
     <w:rsid w:val="00EC38FB"/>
     <w:rsid w:val="00ED593C"/>
     <w:rsid w:val="00EE2B70"/>
     <w:rsid w:val="00EE69CC"/>
     <w:rsid w:val="00EE6DBE"/>
     <w:rsid w:val="00EE7746"/>
     <w:rsid w:val="00EF1BD0"/>
     <w:rsid w:val="00EF4B06"/>
     <w:rsid w:val="00F13AFF"/>
     <w:rsid w:val="00F14A8F"/>
     <w:rsid w:val="00F1604E"/>
     <w:rsid w:val="00F173E1"/>
     <w:rsid w:val="00F310F1"/>
     <w:rsid w:val="00F4497E"/>
     <w:rsid w:val="00F532D1"/>
     <w:rsid w:val="00F6778D"/>
     <w:rsid w:val="00F81BDC"/>
     <w:rsid w:val="00F9719D"/>
     <w:rsid w:val="00FA6516"/>
     <w:rsid w:val="00FD53ED"/>
     <w:rsid w:val="00FE1B87"/>
     <w:rsid w:val="00FE3A47"/>
+    <w:rsid w:val="00FE6730"/>
     <w:rsid w:val="00FF4065"/>
     <w:rsid w:val="00FF659B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -6427,75 +6444,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F55D0EB5-6FF9-40B9-A182-F24E720B2F8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>261</Words>
-  <Characters>1489</Characters>
+  <Words>264</Words>
+  <Characters>1505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1747</CharactersWithSpaces>
+  <CharactersWithSpaces>1766</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405671</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>consultantplus://offline/ref=5413537224590A8BB48D75BFB672682683EEC0AE0F06F75D907F3D33962F283D34A26AC278D511A4AAE6J</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>