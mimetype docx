--- v0 (2026-06-24)
+++ v1 (2026-10-14)
@@ -1,84 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09875BF3" w14:textId="433CD049" w:rsidR="00E00870" w:rsidRDefault="00E00870" w:rsidP="00E00870">
+    <w:p w14:paraId="09875BF3" w14:textId="433CD049" w:rsidR="00E00870" w:rsidRDefault="00E00870" w:rsidP="007C3A87">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение № 1</w:t>
       </w:r>
       <w:r w:rsidRPr="007B0C5E">
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28DF37B2" w14:textId="77777777" w:rsidR="00E00870" w:rsidRDefault="00E00870" w:rsidP="00E00870">
+    <w:p w14:paraId="28DF37B2" w14:textId="77777777" w:rsidR="00E00870" w:rsidRDefault="00E00870" w:rsidP="007C3A87">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">к постановлению Местной администрации внутригородского муниципального образования </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C836CEF" w14:textId="181ABD94" w:rsidR="00476906" w:rsidRDefault="00E00870" w:rsidP="00A01A88">
+    <w:p w14:paraId="6C836CEF" w14:textId="1706B651" w:rsidR="00476906" w:rsidRDefault="00E00870" w:rsidP="007C3A87">
       <w:pPr>
         <w:ind w:left="3969"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">города федерального значения Санкт-Петербурга поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidR="00A01A88">
         <w:t>от 23.10.2025 №151</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A87">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00597B15">
+        <w:t>(с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 0</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A87">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00597B15">
+        <w:t xml:space="preserve">.10.2026 № </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A87">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00714283">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3A87">
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F6FDF8" w14:textId="77777777" w:rsidR="00476906" w:rsidRDefault="00476906" w:rsidP="00476906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A618E17" w14:textId="77777777" w:rsidR="00476906" w:rsidRDefault="00476906" w:rsidP="00476906">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -170,57 +194,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 202</w:t>
       </w:r>
       <w:r w:rsidR="007067C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="3551"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="00476906" w14:paraId="64B98F10" w14:textId="77777777" w:rsidTr="00AC326D">
         <w:tc>
           <w:tcPr>
@@ -290,67 +307,51 @@
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73281BA5" w14:textId="77777777" w:rsidR="00476906" w:rsidRPr="00F9719D" w:rsidRDefault="00476906" w:rsidP="00AC326D">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00476906" w14:paraId="014705E2" w14:textId="77777777" w:rsidTr="00AC326D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DB2380C" w14:textId="77777777" w:rsidR="00476906" w:rsidRPr="00F21905" w:rsidRDefault="00476906" w:rsidP="00AC326D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -427,61 +428,61 @@
           </w:tcPr>
           <w:p w14:paraId="5ED04C79" w14:textId="77777777" w:rsidR="00476906" w:rsidRPr="004E1F35" w:rsidRDefault="00476906" w:rsidP="00AC326D">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3175CD13" w14:textId="77777777" w:rsidR="00476906" w:rsidRDefault="00D415E9" w:rsidP="003A6878">
+          <w:p w14:paraId="3175CD13" w14:textId="53578147" w:rsidR="00476906" w:rsidRDefault="00597B15" w:rsidP="003A6878">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>46,3</w:t>
+              <w:t>3,6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7812B8C3" w14:textId="2EB015E0" w:rsidR="00D415E9" w:rsidRPr="00F21905" w:rsidRDefault="00D415E9" w:rsidP="003A6878">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CB95817" w14:textId="77777777" w:rsidR="00476906" w:rsidRDefault="00476906" w:rsidP="00476906">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D752B8C" w14:textId="4DCEC9D0" w:rsidR="009D5D31" w:rsidRPr="00AB5FE0" w:rsidRDefault="009D5D31" w:rsidP="009D5D31">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
@@ -502,57 +503,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 202</w:t>
       </w:r>
       <w:r w:rsidR="007067C2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="3551"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D5D31" w14:paraId="1215C3D6" w14:textId="77777777" w:rsidTr="00134555">
         <w:trPr>
           <w:trHeight w:val="1200"/>
@@ -625,67 +619,51 @@
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A9545A" w14:textId="77777777" w:rsidR="009D5D31" w:rsidRPr="00F9719D" w:rsidRDefault="009D5D31" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D31" w14:paraId="392240D3" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680692A0" w14:textId="77777777" w:rsidR="009D5D31" w:rsidRPr="00F21905" w:rsidRDefault="009D5D31" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -829,57 +807,50 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на 202</w:t>
       </w:r>
       <w:r w:rsidR="00EC3017">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="3551"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D5D31" w14:paraId="1AA2429A" w14:textId="77777777" w:rsidTr="000F6558">
         <w:tc>
           <w:tcPr>
@@ -949,67 +920,51 @@
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>Срок реализации мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21462265" w14:textId="77777777" w:rsidR="009D5D31" w:rsidRPr="00F9719D" w:rsidRDefault="009D5D31" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Необходимый объем финансирования, </w:t>
-[...15 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Необходимый объем финансирования, тыс.руб.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a7"/>
                 <w:i/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009D5D31" w14:paraId="1D173250" w14:textId="77777777" w:rsidTr="00A01A88">
         <w:trPr>
           <w:trHeight w:val="870"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DE1D37A" w14:textId="77777777" w:rsidR="009D5D31" w:rsidRPr="00F21905" w:rsidRDefault="009D5D31" w:rsidP="000F6558">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
@@ -1108,123 +1063,123 @@
           <w:p w14:paraId="5B606BDF" w14:textId="26FF960F" w:rsidR="009D5D31" w:rsidRPr="00F21905" w:rsidRDefault="007B0C5E" w:rsidP="003A6878">
             <w:pPr>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>50,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4559D62E" w14:textId="77777777" w:rsidR="00F3200D" w:rsidRDefault="00F3200D" w:rsidP="00A01A88">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F3200D" w:rsidSect="00A01A88">
+    <w:sectPr w:rsidR="00F3200D" w:rsidSect="007C3A87">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="568" w:right="850" w:bottom="568" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09E9D326" w14:textId="77777777" w:rsidR="00E377DA" w:rsidRDefault="00E377DA" w:rsidP="002F00A9">
+    <w:p w14:paraId="18B40075" w14:textId="77777777" w:rsidR="007C1620" w:rsidRDefault="007C1620" w:rsidP="002F00A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE311B1" w14:textId="77777777" w:rsidR="00E377DA" w:rsidRDefault="00E377DA" w:rsidP="002F00A9">
+    <w:p w14:paraId="3C12D48B" w14:textId="77777777" w:rsidR="007C1620" w:rsidRDefault="007C1620" w:rsidP="002F00A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2854D2F1" w14:textId="77777777" w:rsidR="00E377DA" w:rsidRDefault="00E377DA" w:rsidP="002F00A9">
+    <w:p w14:paraId="0B0C22F5" w14:textId="77777777" w:rsidR="007C1620" w:rsidRDefault="007C1620" w:rsidP="002F00A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3757F4D4" w14:textId="77777777" w:rsidR="00E377DA" w:rsidRDefault="00E377DA" w:rsidP="002F00A9">
+    <w:p w14:paraId="52B165DF" w14:textId="77777777" w:rsidR="007C1620" w:rsidRDefault="007C1620" w:rsidP="002F00A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="17F7E399" w14:textId="0D6BA92E" w:rsidR="00476906" w:rsidRDefault="00476906" w:rsidP="00476906">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства местного бюджета </w:t>
       </w:r>
       <w:r w:rsidR="00134555">
         <w:t>в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нутригородского муниципального образования </w:t>
       </w:r>
@@ -1257,119 +1212,128 @@
   </w:footnote>
   <w:footnote w:id="3">
     <w:p w14:paraId="735DDAC3" w14:textId="7A11D132" w:rsidR="009D5D31" w:rsidRDefault="009D5D31" w:rsidP="009D5D31">
       <w:pPr>
         <w:pStyle w:val="a5"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a7"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – </w:t>
       </w:r>
       <w:r w:rsidR="00134555">
         <w:t>средства местного бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F00A9"/>
     <w:rsid w:val="0003371C"/>
     <w:rsid w:val="00047031"/>
     <w:rsid w:val="000921F7"/>
     <w:rsid w:val="00131B28"/>
     <w:rsid w:val="00134555"/>
     <w:rsid w:val="001536BB"/>
     <w:rsid w:val="00216574"/>
     <w:rsid w:val="00286A03"/>
+    <w:rsid w:val="002C138D"/>
     <w:rsid w:val="002F00A9"/>
     <w:rsid w:val="00344852"/>
     <w:rsid w:val="003604F2"/>
     <w:rsid w:val="003A586F"/>
     <w:rsid w:val="003A6878"/>
     <w:rsid w:val="003B7AEA"/>
     <w:rsid w:val="003D0728"/>
     <w:rsid w:val="003E45E6"/>
+    <w:rsid w:val="00461715"/>
     <w:rsid w:val="00476906"/>
     <w:rsid w:val="004B5D63"/>
     <w:rsid w:val="00583BF8"/>
+    <w:rsid w:val="00597B15"/>
     <w:rsid w:val="005C3685"/>
     <w:rsid w:val="005C6F69"/>
     <w:rsid w:val="00662D7E"/>
     <w:rsid w:val="006B205B"/>
     <w:rsid w:val="007067C2"/>
+    <w:rsid w:val="00714283"/>
     <w:rsid w:val="007B0C5E"/>
+    <w:rsid w:val="007C1620"/>
+    <w:rsid w:val="007C3A87"/>
     <w:rsid w:val="007E47E2"/>
+    <w:rsid w:val="00883FA6"/>
     <w:rsid w:val="009240CE"/>
     <w:rsid w:val="009D5D31"/>
     <w:rsid w:val="009D5F68"/>
+    <w:rsid w:val="009F09C1"/>
     <w:rsid w:val="00A01A88"/>
     <w:rsid w:val="00A020CA"/>
     <w:rsid w:val="00A417C0"/>
     <w:rsid w:val="00AF068E"/>
     <w:rsid w:val="00B21BEF"/>
     <w:rsid w:val="00B75159"/>
     <w:rsid w:val="00BD5180"/>
     <w:rsid w:val="00BE292F"/>
+    <w:rsid w:val="00BE7819"/>
     <w:rsid w:val="00C53307"/>
     <w:rsid w:val="00C53DA2"/>
     <w:rsid w:val="00C57B16"/>
     <w:rsid w:val="00C668F9"/>
     <w:rsid w:val="00C734D3"/>
     <w:rsid w:val="00CF4E93"/>
     <w:rsid w:val="00D26F3A"/>
     <w:rsid w:val="00D415E9"/>
     <w:rsid w:val="00D706E8"/>
     <w:rsid w:val="00DA50AA"/>
+    <w:rsid w:val="00DC76BE"/>
     <w:rsid w:val="00E00870"/>
     <w:rsid w:val="00E11AE8"/>
     <w:rsid w:val="00E377DA"/>
     <w:rsid w:val="00EC3017"/>
     <w:rsid w:val="00F3200D"/>
     <w:rsid w:val="00F9273D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -2184,70 +2148,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>218</Words>
-  <Characters>1247</Characters>
+  <Words>246</Words>
+  <Characters>1406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1463</CharactersWithSpaces>
+  <CharactersWithSpaces>1649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Evgeniy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>