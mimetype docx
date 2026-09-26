--- v0 (2026-08-15)
+++ v1 (2026-09-26)
@@ -9,887 +9,890 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0066FEFE" w14:textId="77777777" w:rsidR="00091828" w:rsidRPr="00062A88" w:rsidRDefault="00091828" w:rsidP="00091828">
+    <w:p w14:paraId="23BD381F" w14:textId="77777777" w:rsidR="00091828" w:rsidRPr="00062A88" w:rsidRDefault="00091828" w:rsidP="00091828">
       <w:pPr>
         <w:ind w:left="4536"/>
       </w:pPr>
       <w:r w:rsidRPr="00062A88">
         <w:t>Приложение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA5A96D" w14:textId="21BD2232" w:rsidR="00DA72DF" w:rsidRDefault="00091828" w:rsidP="00DA72DF">
+    <w:p w14:paraId="2D1EBD1A" w14:textId="21B77AE2" w:rsidR="00DA72DF" w:rsidRDefault="00091828" w:rsidP="00DA72DF">
       <w:pPr>
         <w:ind w:left="4536"/>
       </w:pPr>
       <w:r w:rsidRPr="00062A88">
         <w:t xml:space="preserve">к </w:t>
       </w:r>
       <w:r>
         <w:t>п</w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t xml:space="preserve">остановлению </w:t>
       </w:r>
       <w:r>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t>естной администрации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> внутригородского </w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t>муниципального образования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> города федерального значения Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidRPr="00062A88">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поселок Стрельна </w:t>
       </w:r>
       <w:r w:rsidR="00721075">
         <w:t>от 23.10.2025 №151</w:t>
       </w:r>
       <w:r w:rsidR="00DA72DF">
         <w:t>(с изменениями, внесёнными постановлением Местной администрации внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна от 30.01.2026 г. №</w:t>
       </w:r>
       <w:r w:rsidR="009F447B">
         <w:t xml:space="preserve"> 04</w:t>
       </w:r>
+      <w:r w:rsidR="00921678">
+        <w:t>, от 17.09.2026 №45</w:t>
+      </w:r>
       <w:r w:rsidR="00DA72DF">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A5118E4" w14:textId="3D6189F2" w:rsidR="00A01C69" w:rsidRPr="00587F55" w:rsidRDefault="00A01C69" w:rsidP="00721075">
+    <w:p w14:paraId="0F495EFF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00587F55" w:rsidRDefault="00A01C69" w:rsidP="00721075">
       <w:pPr>
         <w:ind w:left="4536"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6434994B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="0CCE1A3B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50E9C438" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="59D108BF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33198C09" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="434973E2" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="761DFA20" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="73EF7F8A" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77119B0D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="45FCB430" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7976449F" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00A01C69">
+    <w:p w14:paraId="0A997460" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49336E30" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00091828">
+    <w:p w14:paraId="3C123FAC" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00091828">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55170CF7" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00091828">
+    <w:p w14:paraId="23217730" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00091828">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70593E4A" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="55E62DC6" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="6237"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB77F91" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="7A76EDC0" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41833">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>МУНИЦИПАЛЬНАЯ ПРОГРАММА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA599B1" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="3F8BE360" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE475D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A01C69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01C69">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Текущий ремонт и содержание дорог, расположенных в пределах границ муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга</w:t>
       </w:r>
       <w:r w:rsidRPr="00A01C69">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58060818" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="749EA0D4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A717707" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="048CE5BF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DF0407A" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="2C568643" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="34E668C1" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="0E6982D2" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="064D8544" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="00CC7AE6" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66FE2A50" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="3F937D68" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FAA2A23" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="183ECCEF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-900"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371BF307" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="3C48BD13" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46472D3B" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00A01C69">
+    <w:p w14:paraId="4D8A49FC" w14:textId="77777777" w:rsidR="00091828" w:rsidRDefault="00091828" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="339F1A88" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="4D451858" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79C9B509" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="6EC3D2F7" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A330E1C" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="69813641" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23B11B1F" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="1D0B4471" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C6A2AA9" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="544D5AF2" w14:textId="77777777" w:rsidR="009603EE" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF36A49" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="36A6E316" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68416B01" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="3B628F6B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F41833">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Санкт-Петербург</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B2E233" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
+    <w:p w14:paraId="4F24E033" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="009603EE" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00A01C69">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599C9A63" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="003529A8" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="54B9E6AF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="003529A8" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="003529A8">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ПАСПОРТ ПРОГРАММЫ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10287" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="7026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="43CC1AE9" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="5118C9F1" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67DBBC54" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="7AD39F76" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Наименование </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D4BFB9" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="2399748B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE475D">
               <w:t>«</w:t>
             </w:r>
             <w:r w:rsidR="00091828" w:rsidRPr="00091828">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Текущий ремонт и содержание дорог, расположенных в пределах границ муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга</w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:t xml:space="preserve">(далее </w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:t>Муниципальная п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:t>рограмма)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="5D30FB73" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="4B84911A" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08313C7B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="3F080D66" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Основания для разработки </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E9FA5F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005536AB" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="32F6DCA5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005536AB" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005536AB">
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:t>з</w:t>
             </w:r>
             <w:r w:rsidRPr="005536AB">
               <w:t>акон Санкт-Петербурга от 23</w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:t>.09.</w:t>
             </w:r>
             <w:r w:rsidRPr="005536AB">
               <w:t>2009 № 420-79 «Об организации местного самоуправления в Санкт-Петербурге»</w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2236F77D" w14:textId="77777777" w:rsidR="00D51333" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="437B7092" w14:textId="77777777" w:rsidR="00D51333" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="005536AB">
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidR="00091828">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>остановление Правительства Санкт-Петербурга от 26.06.2006 № 779 «О Перечне дорог, расположенных в пределах границ внутригородских муниципальных образований Санкт-Петербурга, текущий ремонт и содержание которых осуществляют органы местного самоуправления в Санкт-Петербурге»</w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31C13C3F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00D51333" w:rsidRDefault="00D51333" w:rsidP="008C0755">
+          <w:p w14:paraId="719A6794" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00D51333" w:rsidRDefault="00D51333" w:rsidP="008C0755">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
             <w:r w:rsidR="00A01C69" w:rsidRPr="005536AB">
               <w:t>Устав внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="44AFF36D" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="1DEDE6F0" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2B5E51" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="37BF617F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66992">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Участники </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">муниципальной </w:t>
             </w:r>
             <w:r w:rsidRPr="00C66992">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09CE26B7" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="440C10D0" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00C66992">
               <w:t>Местная администрация внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:t xml:space="preserve"> (далее – МА МО пос. Стрельна)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="2D362830" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="76312E0E" w14:textId="77777777" w:rsidTr="00535B11">
         <w:trPr>
           <w:trHeight w:val="383"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1A783D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="4AC143D4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Разработчик </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B837541" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00D51333" w:rsidP="008C0755">
+          <w:p w14:paraId="7353F028" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00D51333" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="32"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="35D28A57" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="257AE71A" w14:textId="77777777" w:rsidTr="00535B11">
         <w:trPr>
           <w:trHeight w:val="250"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B090BB" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="57C0D548" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C66992">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Реквизиты документа, которым утверждена </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальная</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66992">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> программа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAD20DD" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="0075013C" w:rsidP="009603EE">
+          <w:p w14:paraId="1BC31149" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="0075013C" w:rsidP="009603EE">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66992">
               <w:t xml:space="preserve">остановление </w:t>
             </w:r>
             <w:r>
               <w:t>М</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66992">
               <w:t>естной администрации</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> внутригородского муниципального образования города федерального значения Санкт-Петербурга</w:t>
             </w:r>
             <w:r w:rsidRPr="00C66992">
               <w:t xml:space="preserve"> поселок Стрельна </w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:t>__________</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> № </w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:t>___</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="1CDC94EE" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="4E67B5CF" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6911ED17" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="77009228" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Основные цели </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> и их значения </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC1821D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="000951A0" w:rsidRDefault="00A01C69" w:rsidP="000951A0">
+          <w:p w14:paraId="6BF3EDD5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="000951A0" w:rsidRDefault="00A01C69" w:rsidP="000951A0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Поддержание транспортно-эксплуатационного состояния автомобильных дорог, отвечающего требованиям нормативно-технической документации, обеспечение безопасности движения транспорта и пешеходов, снижение аварийности, </w:t>
             </w:r>
             <w:r w:rsidRPr="005C480E">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>предотвращени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="005C480E">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> подтопления территорий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DA98EEA" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00CD46E8" w:rsidRDefault="00A01C69" w:rsidP="00535B11">
+          <w:p w14:paraId="07F7F467" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00CD46E8" w:rsidRDefault="00A01C69" w:rsidP="00535B11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00466B6B">
               <w:t xml:space="preserve">Целевые индикаторы: в соответствии с приложением 1 к </w:t>
             </w:r>
             <w:r>
               <w:t>муниципальной программе</w:t>
             </w:r>
             <w:r w:rsidRPr="00466B6B">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="024B7C33" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="7158163A" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="554A33EB" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="7BB6AE59" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:pStyle w:val="4"/>
               <w:keepNext w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Задачи </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB6A6D3" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
+          <w:p w14:paraId="2A4B789B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="445"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- выполнение работ по осуществлению текущего ремонта и содержания дорог, расположенных в пределах границ </w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -898,92 +901,92 @@
             <w:r w:rsidR="00D51333">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">города федерального значения </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Санкт-Петербурга поселок Стрельна (далее – </w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>м</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>униципальное образование), текущий ремонт и содержание которых осуществляют органы местного самоуправления.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C2AA811" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
+          <w:p w14:paraId="2C5E97EB" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="445"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- осуществление технического надзора за выполнением работ по текущему ремонту дорог</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B7E95F4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00466B6B" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
+          <w:p w14:paraId="43F6E265" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00466B6B" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- уборка и содержание дорог</w:t>
             </w:r>
             <w:r w:rsidRPr="00466B6B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="55468423" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="3158E209" w14:textId="77777777" w:rsidTr="00535B11">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24E859BD" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="5B59B198" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>О</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD46E8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>жидаемы</w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -995,429 +998,429 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> результат</w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r w:rsidRPr="00CD46E8">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> реализации муниципальной программы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00C77DC2" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
+          <w:p w14:paraId="1AFEFE3F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>- улучшение качества дорог, повышение</w:t>
             </w:r>
             <w:r w:rsidRPr="001A79F6">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> безопасности движения пешеходов и транспорта, предотвращени</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r w:rsidRPr="001A79F6">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> подтопления территорий</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00303AA5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
+          <w:p w14:paraId="436C6B30" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00D51333">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="001A79F6">
               <w:rPr>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> - уборка и содержание дорожного покрытия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="0946BE69" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="45ABD0AF" w14:textId="77777777" w:rsidTr="00535B11">
         <w:trPr>
           <w:trHeight w:val="688"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4820E6" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="39E445B1" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Срок реализации </w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>муниципальной п</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41833">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>рограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2322CE08" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="055269A7" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:t>-20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="49163FBE" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="184B00B1" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0369C7" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="6B719912" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD46E8">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Параметры финансового обеспечения реализации программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFDFADD" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00092E05" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="000A3D08" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00092E05" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00092E05">
               <w:t>Источник финансирования – бюджет внутригородского муниципального образования города федерального значения Санкт-Пет</w:t>
             </w:r>
             <w:r w:rsidR="000951A0">
               <w:t xml:space="preserve">ербурга поселок Стрельна на </w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:t>2026</w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:t xml:space="preserve"> год и плановый </w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:lastRenderedPageBreak/>
               <w:t>период 2027 и 2028</w:t>
             </w:r>
             <w:r w:rsidR="00D51333">
               <w:t xml:space="preserve"> годов</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D8DEEFC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00092E05" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="23D40831" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00092E05" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00092E05">
               <w:t xml:space="preserve">Целевая статья – </w:t>
             </w:r>
             <w:r w:rsidR="00FF3753">
               <w:t>3150000111</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="5CFDDF4A" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="1C833726" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75984226" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="106652F5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00F41833" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Объем финансирования (тыс., руб.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D2E9BBF" w14:textId="77777777" w:rsidR="00467E70" w:rsidRPr="000951A0" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="40892D83" w14:textId="77777777" w:rsidR="00467E70" w:rsidRPr="000951A0" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 202</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r w:rsidR="00EF1271">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>160</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="3019D69D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="009603EE" w:rsidP="008C0755">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5462,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A3D061" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="009603EE" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 2027</w:t>
             </w:r>
             <w:r w:rsidR="00A01C69">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r w:rsidR="002F732A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00390727">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3968,5</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A4B11FC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00835F92" w:rsidRDefault="009603EE" w:rsidP="00390727">
+          <w:p w14:paraId="4C7E189E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00835F92" w:rsidRDefault="009603EE" w:rsidP="00390727">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>в 2028</w:t>
             </w:r>
             <w:r w:rsidR="00A01C69">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> году – </w:t>
             </w:r>
             <w:r w:rsidR="00390727">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>8575,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="7903F01A" w14:textId="77777777" w:rsidTr="00535B11">
+      <w:tr w:rsidR="00A01C69" w:rsidRPr="00F41833" w14:paraId="053A49F9" w14:textId="77777777" w:rsidTr="00535B11">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="126C058F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="70E766CC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>С</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6B64">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">истемы управления реализацией </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">муниципальной </w:t>
             </w:r>
             <w:r w:rsidRPr="002D6B64">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>программы, включающей в себя распределение полномочий и ответственности между разработчиком программы и ее участниками</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="551DF319" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="785F9093" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="317"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6B64">
               <w:t xml:space="preserve">Механизм реализации </w:t>
             </w:r>
             <w:r>
               <w:t>муниципальной</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6B64">
               <w:t xml:space="preserve"> программы включает в себя выполнение комплекса программных мероприятий, предусмотренных программой. Поставка товаров, выполнение работ, оказание услуг в рамках реализации вопросов местного значения осуществляется в соответствии с требованиями Федерального закона от 05.04.2013 № 44-ФЗ «О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд». </w:t>
             </w:r>
             <w:r w:rsidRPr="002D6B64">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Управление реализацией </w:t>
@@ -1481,528 +1484,528 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>муниципальной</w:t>
             </w:r>
             <w:r w:rsidRPr="002D6B64">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve"> программы в целом и достижение утвержденных значений целевых индикаторов мероприятий является М</w:t>
             </w:r>
             <w:r w:rsidR="008B48A8">
               <w:rPr>
                 <w:spacing w:val="2"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>А МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="271F1679" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="28347E98" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EADF1B4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="00E95C59" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221E66C0" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="13886E9E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03589E02" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="74086449" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79B2666D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="00FC3567" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C104A2D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="66996970" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27FA6D73" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="266ED04C" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D45AB18" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="0439B40D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C19B27" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="34BD124B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1269DC12" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="54738A3B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="022C5B29" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="6F8AE21B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB1E558" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="3E111C7F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B85CAE" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="317F0330" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC8456B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="70AA141D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1BFB48" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="47D287E8" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E83B1B9" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="72B4B45B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D460BBB" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="1978088A" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="133CD2CA" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="2CEC44D1" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F6F384C" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
-[...6 lines deleted...]
-    <w:p w14:paraId="08CF75D5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="7F18BF9E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737C0B5A" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19E82507" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="78CC7EBE" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79E13D4E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="58273363" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50F9C947" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="72EB3A3F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19AB9105" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
-[...6 lines deleted...]
-    <w:p w14:paraId="65E739B1" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="4526888F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7251B195" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="729D2313" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="4316A6F3" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11577FB3" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="570FA200" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64CAA9CD" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="0DC6BF28" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE10B04" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="1CA01D40" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7087B9" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="458EF12C" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="711393EE" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="17C7056B" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="171EF57E" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="4927AAF1" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19BCA922" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
+    <w:p w14:paraId="11D5CDEC" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75B14654" w14:textId="77777777" w:rsidR="000951A0" w:rsidRDefault="000951A0" w:rsidP="00D51333">
-[...6 lines deleted...]
-    <w:p w14:paraId="2CE40193" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00AE4AE2" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="52499F90" w14:textId="77777777" w:rsidR="000951A0" w:rsidRDefault="000951A0" w:rsidP="00D51333">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D7B466E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00AE4AE2" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE4AE2">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПОЯСНИТЕЛЬНАЯ ЗАПИСКА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="421D1E06" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00626DEB" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="2D49D21D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00626DEB" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="721599CD" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="000A125C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="040E6899" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="000A125C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00425F07">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Обоснование необходимости реализации </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00425F07">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BA5492" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="37CF62B1" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В соответствии с пунктом 4 части 4 статьи 10 Закона Санкт-Петербурга от 23.09.2009 № 420-79 «Об организации местного самоуправления в Санкт-Петербурге» к полномочиям органов местного самоуправления </w:t>
       </w:r>
       <w:r w:rsidR="00D51333">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">внутригородского муниципального образования города федерального значения Санкт-Петербурга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">поселок Стрельна относится выполнение работ по текущему ремонту и содержанию дорог, расположенных в пределах границ муниципального образования, в соответствии с перечнем, утвержденным Правительством Санкт-Петербурга. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244B2BB3" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="2A09E11E" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В соответствии с Постановлением Правительства Санкт-Петербурга от 26.06.2006 № 779 «О Перечне дорог, расположенных в пределах границ внутригородских муниципальных образований Санкт-Петербурга, текущий ремонт и содержание которых осуществляют органы местного самоуправления в Санкт-Петербурге» в пределах границ Муниципального образования поселок Стрельна находится 42 дороги общей протяженностью 11091,38 метров, площадь проезжей части и тротуаров составляет 57</w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>612</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> кв.м, площадь полосы отвода – </w:t>
       </w:r>
       <w:r w:rsidR="00606736">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>33687</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> кв.м</w:t>
       </w:r>
       <w:r w:rsidR="00E07C4E">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>, площадь кюветов – 23384 кв.м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D83084" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="580DF3F2" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>В результате выполнения работ по текущему ремонту поддерживается транспортно-эксплуатационное состояние автомобильных дорог, отвечающее требованиям нормативно-технической документации, а также обеспечивается безопасность движения транспорта и пешеходов, снижается аварийность, улучшается эстетическое восприятие.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACA2486" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="2A545FA9" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00214127">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Сохранность существующих дорог во многом зависит и от нормативного круглогодичного содержания, что включает в себя комплекс мероприятий по предупреждению преждевременного разрушения и износа конструктивных элементов автомобильных дорог, а также по сохранению их текущего транспортно-эксплуатационного состояния. Выполнение необходимых нормативов сезонных работ позволяет поддерживать дороги в состоянии, отвечающем нормативным требованиям, стандартам, обеспечивающим безопасность дорожного движения.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E80A29" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="01E69A95" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00214127">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Недостаточные объемы ремонта и содержания автомобильных дорог отрицательно влияют на их технико-эксплуатационные показатели, увеличивая транспортные издержки в экономике, ограничивают транспортную доступность территорий, тем самым усугубляя положение в социальной сфере, вызывая недовольство населения отсутствием комфортной среды проживания</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3101">
         <w:rPr>
           <w:color w:val="2D2D2D"/>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Кроме того, неудовлетворительные дорожные условия способствуют возникновению дорожно-транспортных происшествий</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDAACDF" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="06C504D9" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F26C905" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="4F57AD95" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
       <w:r w:rsidRPr="00425F07">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">писание социальных, экономических и экологических последствий реализации </w:t>
@@ -2014,51 +2017,51 @@
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00425F07">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, оценк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">а </w:t>
       </w:r>
       <w:r w:rsidRPr="00425F07">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>рисков ее реализации</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFA8EC6" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="71AB192A" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF6C6F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Реализация </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
@@ -2068,142 +2071,142 @@
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы позволит улучшить </w:t>
       </w:r>
       <w:r w:rsidRPr="007F3101">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>технико-эксплуатационные показатели</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, уменьшить экономические издержки, улучшить санитарное содержание дорог, экологической безопасности, повысит комфортность </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>для проживания населения и привлекательность для приобретения жилья на территории Муниципального образования поселок Стрельна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00440020" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="4BF14E54" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">На основе анализа мероприятий, предлагаемых для реализации в рамках </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">муниципальной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, выделены следующие риски ее реализации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC575F6" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="0356BFEA" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Финансовые риски связаны с возникновением бюджетного дефицита и недостаточным, вследствие этого, уровнем бюджетного финансирования. Возникновение указанных рисков может привести к сокращению объемов финансирования запланированных мероприятий, прекращению финансирования ряда мероприятий и, как следствие, выполнению не в полном объеме или невыполнению как непосредственных, так и конечных результатов </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы. Снижение влияния указанной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>группы рисков достигается путем определения приоритетов для первоочередного финансирования расходов, планирования расходов с применением методик оценки эффективности бюджетных расходов.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714B29E5" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="320D2DDB" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Риски возникновения обстоятельств непреодолимой силы. Возникновение данных рисков может привести к недофинансированию запланированных мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00D51333">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B932203" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="3EA4E6BA" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Правовые риски связаны с изменением действующего законодательства, длительностью формирования нормативной правовой базы, необходимой для эффективной реализации </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы. Это может привести к существенному увеличению планируемых сроков или изменению условий реализации </w:t>
@@ -2211,51 +2214,51 @@
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы. Для минимизации воздействия данной группы рисков в рамках реализации </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы планируется на этапе разработки проектов документов проводить мониторинг планируемых изменений в законодательстве.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068CB59E" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="573441F0" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Административные риски связаны с неэффективным управлением реализации мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00D51333">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, низкой эффективностью взаимодействия заинтересованных сторон, что может повлечь за собой потерю управляемости, нарушение планируемых сроков реализации мероприятий </w:t>
@@ -2299,981 +2302,983 @@
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы, своевременная корректировка мероприятий </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2030DC" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="0AD28243" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Кадровые риски обусловлены определенным дефицитом высококвалифицированных кадров, что снижает эффективность и качество работы. Снижение влияния данной группы рисков предполагается посредством обеспечения подбора квалифицированных кадров и переподготовки (повышения квалификации) имеющихся специалистов, формирования резерва кадров.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FF462E" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="48DBF14C" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C343FE3" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
+    <w:p w14:paraId="38C4C9DA" w14:textId="77777777" w:rsidR="00052099" w:rsidRDefault="00052099" w:rsidP="00052099">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC7A59">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Обоснование объемов бюджетных ассигнований на реализацию </w:t>
       </w:r>
       <w:r w:rsidR="00BA5E4F">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC7A59">
         <w:rPr>
           <w:b/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B838D9A" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="00E976E2" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
+    <w:p w14:paraId="7080707B" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="00E976E2" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Финансирование мероприятий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы осуществляется за счет средств бюджета </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DC383F" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="00E976E2" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
+    <w:p w14:paraId="0A68190C" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="00E976E2" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Сведения объеме бюджетных ассигнований на реализацию мероприятий </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы приведены в Перечне программных мероприятий, являющемся частью </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>муниципальной</w:t>
       </w:r>
       <w:r w:rsidRPr="00E976E2">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B66808E" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="004C4F16" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
+    <w:p w14:paraId="5695864C" w14:textId="77777777" w:rsidR="0075013C" w:rsidRPr="004C4F16" w:rsidRDefault="0075013C" w:rsidP="008B3EC2">
       <w:pPr>
         <w:pStyle w:val="a9"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C4F16">
         <w:rPr>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Обоснование объема бюджетных ассигнований на реализацию мероприятий муниципальной программы осуществляется в соответствии с Методическими рекомендациями по применению методов определения начальной (максимальной) цены контракта, цены контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565EC637" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="0045054C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="2E32D7E6" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRDefault="00BA5E4F" w:rsidP="00BA5E4F">
+    <w:p w14:paraId="414E0081" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="0045054C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="6876281B" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="17ED8C72" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="0F31B5D4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="01193347" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="3ED0D32E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="6C4261E1" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="49B1D5B2" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="465FE94D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="68860E6E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="79E47B88" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00BA5E4F"/>
+    <w:p w14:paraId="4D640DFC" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRDefault="00BA5E4F" w:rsidP="00BA5E4F">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9150E4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00054023" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="127966E0" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00054023" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="4956" w:firstLine="708"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r w:rsidR="004F51F0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34D93FD4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00054023" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="566C492F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00054023" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:ind w:left="5670"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D726B61" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
-    <w:p w14:paraId="798E2706" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005C2E3C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="1340778E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="2B373025" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005C2E3C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3525"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005C2E3C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Целевые индикаторы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7C199F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
+    <w:p w14:paraId="7F3EBFB3" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00A01C69"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10163" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="2753"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1101"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="2253"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A01C69" w14:paraId="664B2EB6" w14:textId="77777777" w:rsidTr="00E07C4E">
+      <w:tr w:rsidR="00A01C69" w14:paraId="6A91DE87" w14:textId="77777777" w:rsidTr="00E07C4E">
         <w:trPr>
           <w:trHeight w:val="810"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEFE01E" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="254D2213" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1975ECAA" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="1B210A0C" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Наименование целевого индикатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0502B5" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="5D8B2B59" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ед. измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4745C87F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="3F0AEFFD" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Значение индикатора</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B299BCF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="21A5A403" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008961C6">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Ответственный за достижение целевого показателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w14:paraId="55B5C2C8" w14:textId="77777777" w:rsidTr="00E07C4E">
+      <w:tr w:rsidR="00A01C69" w14:paraId="4B19937B" w14:textId="77777777" w:rsidTr="00E07C4E">
         <w:trPr>
           <w:trHeight w:val="480"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6D4BE623" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="7912E045" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="13C8CDBF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="6432A13D" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1989C3C6" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="056089D7" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55283CEC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="6394A710" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B61A35" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="58DA0639" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C180904" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="3F2DAAC0" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="009603EE">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="411ECD46" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="008961C6" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="55FC4CC2" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="008961C6" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A01C69" w14:paraId="3A97AB9C" w14:textId="77777777" w:rsidTr="00E07C4E">
+      <w:tr w:rsidR="00A01C69" w14:paraId="5C4289CE" w14:textId="77777777" w:rsidTr="00E07C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FE5005" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="2F3BA9D4" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7064" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="0F508FBC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="1EEF032F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E73AB2">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Обеспечение проектирования благоустройства при размещении элементов благоустройства</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="20A6D074" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
+          <w:p w14:paraId="5259DB65" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="00E73AB2" w:rsidRDefault="00A01C69" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="004F51F0">
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA5E4F" w14:paraId="0E1D0C9F" w14:textId="77777777" w:rsidTr="00E07C4E">
+      <w:tr w:rsidR="00BA5E4F" w14:paraId="745B256A" w14:textId="77777777" w:rsidTr="00E07C4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="679F65B9" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
+          <w:p w14:paraId="7FAD950D" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2753" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="690E532E" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
+          <w:p w14:paraId="413BFF2C" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
             <w:r w:rsidR="00E07C4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> включая полосу отвода и кювет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6599F7E8" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="35B900BE" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00F9719D" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC86435" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
+          <w:p w14:paraId="155E56FD" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00606736">
               <w:t>14683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1101" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48B938CB" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
+          <w:p w14:paraId="5F3BD2D8" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00606736">
               <w:t>14683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04C4A109" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
+          <w:p w14:paraId="15148562" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRPr="00E73AB2" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00606736">
               <w:t>14683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2253" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="06628F38" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755"/>
+          <w:p w14:paraId="4F4DBD11" w14:textId="77777777" w:rsidR="00BA5E4F" w:rsidRDefault="00BA5E4F" w:rsidP="008C0755"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B79E8DC" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005C2E3C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
+    <w:p w14:paraId="67B75774" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRPr="005C2E3C" w:rsidRDefault="00A01C69" w:rsidP="00A01C69">
       <w:pPr>
         <w:sectPr w:rsidR="00A01C69" w:rsidRPr="005C2E3C" w:rsidSect="008C0755">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:footerReference w:type="even" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:headerReference w:type="first" r:id="rId12"/>
           <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EE70322" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="7FA2F865" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F700691" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="2A20332E" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B8D2FF" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00801DD0">
+    <w:p w14:paraId="3058222F" w14:textId="77777777" w:rsidR="00A01C69" w:rsidRDefault="00A01C69" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3883772D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="402440F0" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Перечень программных мероприятий на </w:t>
       </w:r>
       <w:r w:rsidR="009603EE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267FBA76" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="49DC0530" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15076" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1197"/>
         <w:gridCol w:w="4156"/>
         <w:gridCol w:w="1873"/>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801DD0" w14:paraId="7A6367B7" w14:textId="77777777" w:rsidTr="00467E70">
+      <w:tr w:rsidR="00801DD0" w14:paraId="21120222" w14:textId="77777777" w:rsidTr="00467E70">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2114CA" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="18BFDFA7" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="49274DA4" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="13F3BBA6" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03DA78A1" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="087288B4" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6F52691D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="2CF31A1D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="47977951" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="053D9145" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем финансирования, тыс.</w:t>
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -3289,764 +3294,782 @@
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1915F4F7" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="25FAC987" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801DD0" w14:paraId="3B978126" w14:textId="77777777" w:rsidTr="00467E70">
+      <w:tr w:rsidR="00801DD0" w14:paraId="3965CE0D" w14:textId="77777777" w:rsidTr="00467E70">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="528EDC54" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="4AE88DC5" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DA75E4D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="569399FA" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D99D5F" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="7786FCBC" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F77007B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="109AAE3D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="535A46A6" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="191B0A0B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="49553196" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="3D5CFE18" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="645C14D1" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="338CBE1B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801DD0" w14:paraId="1686FFC1" w14:textId="77777777" w:rsidTr="00467E70">
+      <w:tr w:rsidR="00801DD0" w14:paraId="74CFC9A4" w14:textId="77777777" w:rsidTr="00467E70">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4265DF" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="119EA410" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9401" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="144AF867" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="0E08BD67" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B283979" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00C27A01" w:rsidRDefault="00EF1271" w:rsidP="008C0755">
+          <w:p w14:paraId="0056C5C1" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00C27A01" w:rsidRDefault="00EF1271" w:rsidP="0093788A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>160</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0093788A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5462</w:t>
             </w:r>
             <w:r w:rsidR="006B784D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>40,0</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71319751" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="1BED2C78" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801DD0" w14:paraId="7698FA61" w14:textId="77777777" w:rsidTr="00467E70">
+      <w:tr w:rsidR="00801DD0" w14:paraId="5A37F9CD" w14:textId="77777777" w:rsidTr="00467E70">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1197" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="540E565F" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="62777CD5" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45144A63" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="1CFCD2B8" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
             <w:r w:rsidR="00E07C4E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> включая полосу отвода и кювет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36768392" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A2CA06E" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1815"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BA23614" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
+          <w:p w14:paraId="0D136FA9" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00E07C4E" w:rsidP="00606736">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00606736">
               <w:t>14683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19018665" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="3DAF55C0" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8D7E2C" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00EF1271" w:rsidP="00801DD0">
+          <w:p w14:paraId="0A7978CD" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="0093788A" w:rsidP="00801DD0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>160</w:t>
-[...7 lines deleted...]
-              <w:t>40,0</w:t>
+              <w:t>15462,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B50279">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="512E41A3" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="711BFFF9" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Отдел благоустройства </w:t>
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:t>МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65CA5837" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="3077218A" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00801DD0" w:rsidSect="008C0755">
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EA73549" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="654E6C78" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB3FC4D" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="0CA4206C" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E2D418" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRDefault="004F51F0" w:rsidP="00801DD0">
+    <w:p w14:paraId="0F7C8722" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRDefault="004F51F0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46EF4016" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="3758EA29" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Перечень программных мероприятий на 202</w:t>
       </w:r>
       <w:r w:rsidR="00A37C9F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637A5BA4" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="691BF352" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15076" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1198"/>
         <w:gridCol w:w="4157"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801DD0" w14:paraId="6F936555" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="00801DD0" w14:paraId="28C20655" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="681A7FA3" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="7052751E" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5B9F80FB" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="2663E20E" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11240530" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="60E40B20" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE7BA69" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="278BB4E0" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE71BEC" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="35A6BE95" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем финансирования, тыс.</w:t>
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -4062,739 +4085,741 @@
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1626F50B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="58EA1F5D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801DD0" w14:paraId="50D0AB83" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="00801DD0" w14:paraId="0FE04E09" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="04A372E1" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="3679B2A9" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0D7AE51A" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="75C7D7AE" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB3D53C" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="0EAA29B2" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140840E2" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="310E5254" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1BADC8AA" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="0D7930FE" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="74F7DBD3" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="7D5936E5" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="63B92516" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="629BD8FD" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3EC2" w14:paraId="73889043" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="008B3EC2" w14:paraId="19CC0AEE" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7050975B" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="2B1E66DE" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="5ECB64EF" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="485D23F2" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEC0DCD" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00C27A01" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
+          <w:p w14:paraId="3838D7D3" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00C27A01" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>13968,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DA374E" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="77BC9C7B" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3EC2" w14:paraId="12C7D81E" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="008B3EC2" w14:paraId="04D65C19" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59134DE1" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="43CC03D5" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549F8E2C" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="04BBE523" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> включая полосу отвода и кювет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="081E1B3C" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="375232A0" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1815"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="060779D5" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="676D05D4" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>114683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D99A39" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="5C8590D2" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21FE5F3D" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
+          <w:p w14:paraId="0B11BD55" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>13968,5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36987B88" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="42990EB7" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Отдел благоустройства МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17BAA3DC" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="2E97E7DA" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:sectPr w:rsidR="00801DD0" w:rsidSect="008C0755">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E2CE1CC" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="14A65596" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Приложение </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADF35C3" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
+    <w:p w14:paraId="4C2E2898" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRPr="00054023" w:rsidRDefault="004F51F0" w:rsidP="004F51F0">
       <w:pPr>
         <w:ind w:left="11057" w:hanging="6"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00054023">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">к муниципальной программе </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701E4DFB" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRDefault="004F51F0" w:rsidP="00801DD0">
+    <w:p w14:paraId="21D8258A" w14:textId="77777777" w:rsidR="004F51F0" w:rsidRDefault="004F51F0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A295B6" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="7C24DC32" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r w:rsidR="00A37C9F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> программных мероприятий на 2028</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595646F3" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
+    <w:p w14:paraId="2D206BCB" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRDefault="00801DD0" w:rsidP="00801DD0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15076" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1198"/>
         <w:gridCol w:w="4157"/>
         <w:gridCol w:w="1871"/>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="1917"/>
         <w:gridCol w:w="1984"/>
         <w:gridCol w:w="2494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00801DD0" w14:paraId="78752659" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="00801DD0" w14:paraId="53BF3EF7" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="144"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5DECBE54" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="4FD40783" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4E857D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="14311258" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Наименование мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3326" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0563F89C" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="39998712" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем мероприятий</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6745373C" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="51DF93DB" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6564EC56" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="09381BFE" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Объем финансирования, тыс.</w:t>
             </w:r>
             <w:r w:rsidR="00F16726">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
@@ -4810,507 +4835,509 @@
             </w:r>
             <w:r w:rsidR="0075013C">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rStyle w:val="a5"/>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:footnoteReference w:id="3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCB7C87" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="4896942C" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Ответственный за реализацию мероприятия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00801DD0" w14:paraId="3D9769F4" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="00801DD0" w14:paraId="1A2EE4D1" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="414D2655" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="6ADF618B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="47C46A6A" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="16AE0D35" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55332EB0" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="2E3D5989" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2792E909" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="02A0A7DA" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A02C29B" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="685409D2" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="66F080F5" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="7B099CE6" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3390303D" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
+          <w:p w14:paraId="3AD50BB5" w14:textId="77777777" w:rsidR="00801DD0" w:rsidRPr="00F9719D" w:rsidRDefault="00801DD0" w:rsidP="008C0755">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3EC2" w14:paraId="040917F4" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="008B3EC2" w14:paraId="7F42BA6B" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74C88EA7" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="140CD309" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1594C7" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="4B08C115" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF976BA" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00C27A01" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
+          <w:p w14:paraId="29E4210A" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00C27A01" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8575,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="304C8EA5" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="2FD45161" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3EC2" w14:paraId="139F6A3B" w14:textId="77777777" w:rsidTr="008C0755">
+      <w:tr w:rsidR="008B3EC2" w14:paraId="13C9D597" w14:textId="77777777" w:rsidTr="008C0755">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1198" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE88E1B" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="3DF6A650" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4157" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A090ED" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="3A572640" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Уборка и содержание дорог</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> включая полосу отвода и кювет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1871" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E4BC52" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="3C634143" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1815"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>кв.м</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F198907" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="46CB8347" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>114683</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21AAB952" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="08780FC4" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>I-IV</w:t>
             </w:r>
             <w:r w:rsidRPr="00F9719D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> квартал</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D944838" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
+          <w:p w14:paraId="010184EF" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="00390727" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>8575,4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA3667C" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
+          <w:p w14:paraId="3255772D" w14:textId="77777777" w:rsidR="008B3EC2" w:rsidRPr="00F9719D" w:rsidRDefault="008B3EC2" w:rsidP="008B3EC2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1815"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Отдел благоустройства МА МО пос. Стрельна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65BB2256" w14:textId="77777777" w:rsidR="00423889" w:rsidRDefault="00423889" w:rsidP="007D3300">
+    <w:p w14:paraId="4113B179" w14:textId="77777777" w:rsidR="00423889" w:rsidRDefault="00423889" w:rsidP="007D3300">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="975"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00423889" w:rsidSect="00C27A01">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1701" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77D0472C" w14:textId="77777777" w:rsidR="00380544" w:rsidRDefault="00380544" w:rsidP="00801DD0">
+    <w:p w14:paraId="4161F596" w14:textId="77777777" w:rsidR="0082338D" w:rsidRDefault="0082338D" w:rsidP="00801DD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="275C354A" w14:textId="77777777" w:rsidR="00380544" w:rsidRDefault="00380544" w:rsidP="00801DD0">
+    <w:p w14:paraId="26098862" w14:textId="77777777" w:rsidR="0082338D" w:rsidRDefault="0082338D" w:rsidP="00801DD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -5330,224 +5357,230 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="59C75398" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="03637350" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54826F8D" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C55DBE9" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3347860B" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="05D2799C" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2141B4D7" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="008A31D4" w:rsidP="008C0755">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0CF87CC9" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00F54E8A" w:rsidP="008C0755">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00606736">
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="70C37365" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
+  <w:p w14:paraId="33D7D8F4" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4193C199" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="04FC65AF" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5C76F26E" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
+  <w:p w14:paraId="61D59D26" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="008C0755">
     <w:pPr>
       <w:pStyle w:val="a6"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FBB018C" w14:textId="77777777" w:rsidR="00380544" w:rsidRDefault="00380544" w:rsidP="00801DD0">
+    <w:p w14:paraId="75E5C63E" w14:textId="77777777" w:rsidR="0082338D" w:rsidRDefault="0082338D" w:rsidP="00801DD0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="418C3374" w14:textId="77777777" w:rsidR="00380544" w:rsidRDefault="00380544" w:rsidP="00801DD0">
+    <w:p w14:paraId="30134679" w14:textId="77777777" w:rsidR="0082338D" w:rsidRDefault="0082338D" w:rsidP="00801DD0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="44B6A7A0" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
+    <w:p w14:paraId="5BF6B76B" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="a5"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Источник финансирования – средства бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="2E4990E0" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
+    <w:p w14:paraId="22E779E3" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t>Источник финансирования – средства бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+        <w:t xml:space="preserve">Источник финансирования – средства </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="57479C7E" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
+    <w:p w14:paraId="253BB02A" w14:textId="77777777" w:rsidR="00606736" w:rsidRDefault="00606736" w:rsidP="00801DD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r>
-        <w:t>Источник финансирования – средства бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
+        <w:t xml:space="preserve">Источник финансирования – средства </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бюджета внутригородского муниципального образования города федерального значения Санкт-Петербурга поселок Стрельна</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04DF04F2" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="59AA64C8" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="34AF17BC" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="253153E5" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="793F0AE5" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C782D75" w14:textId="77777777" w:rsidR="00B469A6" w:rsidRDefault="00B469A6">
     <w:pPr>
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AAC0CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A88CB140"/>
     <w:lvl w:ilvl="0" w:tplc="523E93EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -5797,65 +5830,66 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="285161714">
+  <w:num w:numId="1" w16cid:durableId="252516586">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="118498827">
+  <w:num w:numId="2" w16cid:durableId="1466045809">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1498299650">
+  <w:num w:numId="3" w16cid:durableId="1303925505">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00801DD0"/>
     <w:rsid w:val="00020A96"/>
     <w:rsid w:val="00050054"/>
     <w:rsid w:val="00051B4E"/>
     <w:rsid w:val="00052099"/>
     <w:rsid w:val="00073815"/>
     <w:rsid w:val="00083B5B"/>
     <w:rsid w:val="00091828"/>
     <w:rsid w:val="000951A0"/>
     <w:rsid w:val="000E58B4"/>
@@ -5885,133 +5919,140 @@
     <w:rsid w:val="004956E3"/>
     <w:rsid w:val="004F51F0"/>
     <w:rsid w:val="004F5CDE"/>
     <w:rsid w:val="00535B11"/>
     <w:rsid w:val="005536AB"/>
     <w:rsid w:val="00587F55"/>
     <w:rsid w:val="005B19C5"/>
     <w:rsid w:val="005B2E9F"/>
     <w:rsid w:val="005C6938"/>
     <w:rsid w:val="005D5B30"/>
     <w:rsid w:val="00606736"/>
     <w:rsid w:val="00633272"/>
     <w:rsid w:val="00686C88"/>
     <w:rsid w:val="00690FEA"/>
     <w:rsid w:val="006B784D"/>
     <w:rsid w:val="007015F6"/>
     <w:rsid w:val="00721075"/>
     <w:rsid w:val="00722E30"/>
     <w:rsid w:val="00734D04"/>
     <w:rsid w:val="0075013C"/>
     <w:rsid w:val="007940A7"/>
     <w:rsid w:val="007D3300"/>
     <w:rsid w:val="007F52C6"/>
     <w:rsid w:val="00801DD0"/>
     <w:rsid w:val="00814AAF"/>
+    <w:rsid w:val="0082338D"/>
     <w:rsid w:val="0083450D"/>
     <w:rsid w:val="00876144"/>
     <w:rsid w:val="008A31D4"/>
     <w:rsid w:val="008B3EC2"/>
     <w:rsid w:val="008B48A8"/>
     <w:rsid w:val="008C0755"/>
     <w:rsid w:val="008C6AF6"/>
     <w:rsid w:val="008F55CA"/>
     <w:rsid w:val="0090787D"/>
+    <w:rsid w:val="00921678"/>
     <w:rsid w:val="009272C0"/>
     <w:rsid w:val="00930482"/>
+    <w:rsid w:val="0093788A"/>
     <w:rsid w:val="00946B95"/>
     <w:rsid w:val="009603EE"/>
     <w:rsid w:val="009833A2"/>
     <w:rsid w:val="00987FCB"/>
     <w:rsid w:val="009A71AE"/>
     <w:rsid w:val="009B014F"/>
     <w:rsid w:val="009F447B"/>
     <w:rsid w:val="00A01C69"/>
     <w:rsid w:val="00A2474D"/>
     <w:rsid w:val="00A37AAC"/>
     <w:rsid w:val="00A37C9F"/>
     <w:rsid w:val="00A50F2B"/>
     <w:rsid w:val="00AC48C8"/>
     <w:rsid w:val="00AC6C54"/>
     <w:rsid w:val="00AE4AFB"/>
     <w:rsid w:val="00B33C79"/>
     <w:rsid w:val="00B45059"/>
     <w:rsid w:val="00B469A6"/>
+    <w:rsid w:val="00B50279"/>
+    <w:rsid w:val="00B91F28"/>
     <w:rsid w:val="00BA5E4F"/>
     <w:rsid w:val="00BF151F"/>
     <w:rsid w:val="00C2018F"/>
     <w:rsid w:val="00C27A01"/>
     <w:rsid w:val="00C306EE"/>
     <w:rsid w:val="00C4610B"/>
     <w:rsid w:val="00C4671B"/>
+    <w:rsid w:val="00C64508"/>
     <w:rsid w:val="00D37710"/>
     <w:rsid w:val="00D51333"/>
     <w:rsid w:val="00D637D1"/>
     <w:rsid w:val="00D66F3A"/>
     <w:rsid w:val="00D86E36"/>
     <w:rsid w:val="00DA72DF"/>
     <w:rsid w:val="00DD62E3"/>
     <w:rsid w:val="00E07C4E"/>
     <w:rsid w:val="00E51A84"/>
     <w:rsid w:val="00E80D4F"/>
     <w:rsid w:val="00E94244"/>
     <w:rsid w:val="00EE4B4D"/>
     <w:rsid w:val="00EF1271"/>
     <w:rsid w:val="00F16726"/>
     <w:rsid w:val="00F35829"/>
     <w:rsid w:val="00F45EEF"/>
     <w:rsid w:val="00F466DD"/>
     <w:rsid w:val="00F509DE"/>
+    <w:rsid w:val="00F54E8A"/>
     <w:rsid w:val="00F95654"/>
     <w:rsid w:val="00FF2F3B"/>
     <w:rsid w:val="00FF3753"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EF3689E"/>
-  <w15:docId w15:val="{0B8F10FD-58BE-4745-B809-52ED6ACE6D0D}"/>
+  <w14:docId w14:val="13E85D07"/>
+  <w15:docId w15:val="{9C29260E-1CD4-45B2-960C-463179CF3806}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6915,78 +6956,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D20784A-B43A-4FB5-9153-40243912EA76}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C65A587-965C-4320-8C33-4E4460CB9FBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1843</Words>
-  <Characters>10510</Characters>
+  <Words>1846</Words>
+  <Characters>10526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12329</CharactersWithSpaces>
+  <CharactersWithSpaces>12348</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>1</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>